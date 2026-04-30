--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Douady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4503-8040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1357-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Composition, Distribution and History of the Freshwater Isopod Species Complex Proasellus coxalis (Dollfus, 1892) in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Stoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70e70062 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behare Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaj Kušar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine M François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second species of Stenasellus Dollfus, 1897 (Isopoda, Stenasellidae) from sulfidic groundwater of Iran described using morphological and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.968.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU needs groundwater ecosystems guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Alther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6726), pp.1103-1103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of scent genes in roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Paramita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rius-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique and shared effects of local and catchment predictors over distribution of hyporheic organisms: does the valley rule the stream?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.e06099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal of planktonic foraminifera diversity after the Cretaceous Paleogene mass extinction by benthic colonizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7135. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34794-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obligate groundwater species of Asellus (Isopoda, Asellidae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Kostanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subterranean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.97-124. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/subtbiol.42.79447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal limitation by structures is more important than intermittent drying effects for metacommunity dynamics in a highly fragmented river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.302 - 315. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/714376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation promotes the role of dispersal in determining 10 intermittent headwater stream metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (12), pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple invasions in urbanized landscapes: interactions between the invasive garden ant Lasius neglectus and Japanese knotweeds (Fallopia spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-017-9589-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnection between genetic and morphological diversity in the planktonic foraminifer Neogloboquadrina pachyderma from the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cryptic species matter in macroecology? Sequencing European groundwater crustaceans yields smaller ranges but does not challenge biodiversity determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Zagmajster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic influence on intraspecific genetic differentiation and diversity along hyporheic corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Churcheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (12), pp.1955 - 1970. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, age structure, growth dynamics and colour pattern of the Salamandra algira algira population in the Edough Massif, northeastern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.461 - 471. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00003127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Weinkauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (255), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vilstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating phylogeography, physiology, and habitat modelling to explore species range déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.687-699. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cathalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delbecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00994953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the pollution of mitochondrial datasets with nuclear mitochondrial paralogs (numts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. van Groenendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Anten Niels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00621076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First cellular approach of the effects of global warming on groundwater organisms: a study of the HSP70 gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-009-0139-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00521281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212 (12), pp.1859-1868. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze tolerance evolution among Anurans : frequency and timing of appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ramlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00382964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and PCR multiplexing of 14 new polymorphic microsatellite loci for the invasive subantarctic carabid Merizodus soledadinus (Coleoptera: Carabidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.455-458. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from extinct giant lemurs links archaeolemurs to extant indriids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00277147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scent evolution in Chinese roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (15), pp.5927-5932. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0711551105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth and elephant phylogenetic relationships: Mammut americanum, the missing outgroup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hänni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionnary Bioinformatic Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the extinct giant deer, Megaloceros giganteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of the Extinct Giant Deer, Megaloceros giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient ultracentrifugation and whole genome sequences: fine-tuning the correspondence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a Nematode (Heligmosomoides polygyrus) in the Western Palearctic region: Persistence of Northern cryptic populations during ice ages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.765-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for multiple lineages in the gorgonian family Plexauridae (Anthozoa: Octocorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman H Wirshing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles G. Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-1592-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of composite taxa in supermatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic heterogeneity and intergenomic recombination among haloarchaeal rRNA genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamekura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Doolittle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186, pp.1980-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipotyphlan&amp;quot; phylogeny based on the Growth Hormone Receptor gene: a reanalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bayesian and maximum likelihood bootstrap measures of phylogenetic reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ford Doolittle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.248-54. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Versus Nuclear Gene Sequences in Deep-Level Mammalian Phylogeny Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Amrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel adaptive radiations in two major clades of placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6820), pp.610-614. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35054544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the World Asellidae Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology, Symposium 7, Biology, Subterranean life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to cold and phylogenetic structure in the subterranean crustacean Niphargus rhenorhodanensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the european society for evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Biodiversity. Protocols for the ASsessment and Conservation of Aquatic Life In the Subsurface (PASCALIS): overview and main results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Brancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally radioactive environments influence the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie radicalaire du vieillissement en milieu souterrain : métabolisme énergétique et stress oxydant chez les Proaselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’EcoPhysiologie Animale - CEPA (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/colloque?code=1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010, 9782804101619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Douady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4503-8040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1357-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Composition, Distribution and History of the Freshwater Isopod Species Complex Proasellus coxalis (Dollfus, 1892) in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Stoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70e70062 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behare Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaj Kušar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Productivity Controls Local Species Richness of Hyporheic Invertebrate Communities in Tropical New Caledonia Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tombers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M P Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine M François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second species of Stenasellus Dollfus, 1897 (Isopoda, Stenasellidae) from sulfidic groundwater of Iran described using morphological and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.968.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU needs groundwater ecosystems guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Alther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6726), pp.1103-1103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of scent genes in roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Paramita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obligate groundwater species of Asellus (Isopoda, Asellidae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Kostanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subterranean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.97-124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/subtbiol.42.79447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal of planktonic foraminifera diversity after the Cretaceous Paleogene mass extinction by benthic colonizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34794-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique and shared effects of local and catchment predictors over distribution of hyporheic organisms: does the valley rule the stream?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.e06099. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rius-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal limitation by structures is more important than intermittent drying effects for metacommunity dynamics in a highly fragmented river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.302 - 315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/714376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation promotes the role of dispersal in determining 10 intermittent headwater stream metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (12), pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnection between genetic and morphological diversity in the planktonic foraminifer Neogloboquadrina pachyderma from the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cryptic species matter in macroecology? Sequencing European groundwater crustaceans yields smaller ranges but does not challenge biodiversity determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Zagmajster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple invasions in urbanized landscapes: interactions between the invasive garden ant Lasius neglectus and Japanese knotweeds (Fallopia spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-017-9589-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, age structure, growth dynamics and colour pattern of the Salamandra algira algira population in the Edough Massif, northeastern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.461 - 471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00003127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic influence on intraspecific genetic differentiation and diversity along hyporheic corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Churcheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (12), pp.1955 - 1970. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Weinkauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (255), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vilstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating phylogeography, physiology, and habitat modelling to explore species range déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.687-699. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cathalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delbecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00994953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the pollution of mitochondrial datasets with nuclear mitochondrial paralogs (numts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. van Groenendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Anten Niels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00621076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First cellular approach of the effects of global warming on groundwater organisms: a study of the HSP70 gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-009-0139-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00521281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and PCR multiplexing of 14 new polymorphic microsatellite loci for the invasive subantarctic carabid Merizodus soledadinus (Coleoptera: Carabidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.455-458. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212 (12), pp.1859-1868. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze tolerance evolution among Anurans : frequency and timing of appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ramlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00382964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from extinct giant lemurs links archaeolemurs to extant indriids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00277147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scent evolution in Chinese roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (15), pp.5927-5932. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0711551105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth and elephant phylogenetic relationships: Mammut americanum, the missing outgroup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hänni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionnary Bioinformatic Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of the Extinct Giant Deer, Megaloceros giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient ultracentrifugation and whole genome sequences: fine-tuning the correspondence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the extinct giant deer, Megaloceros giganteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a Nematode (Heligmosomoides polygyrus) in the Western Palearctic region: Persistence of Northern cryptic populations during ice ages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.765-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for multiple lineages in the gorgonian family Plexauridae (Anthozoa: Octocorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman H Wirshing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles G. Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-1592-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic heterogeneity and intergenomic recombination among haloarchaeal rRNA genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamekura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Doolittle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186, pp.1980-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipotyphlan&amp;quot; phylogeny based on the Growth Hormone Receptor gene: a reanalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of composite taxa in supermatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bayesian and maximum likelihood bootstrap measures of phylogenetic reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ford Doolittle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.248-54. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Versus Nuclear Gene Sequences in Deep-Level Mammalian Phylogeny Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Amrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel adaptive radiations in two major clades of placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6820), pp.610-614. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35054544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the World Asellidae Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology, Symposium 7, Biology, Subterranean life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to cold and phylogenetic structure in the subterranean crustacean Niphargus rhenorhodanensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the european society for evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Biodiversity. Protocols for the ASsessment and Conservation of Aquatic Life In the Subsurface (PASCALIS): overview and main results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Brancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally radioactive environments influence the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie radicalaire du vieillissement en milieu souterrain : métabolisme énergétique et stress oxydant chez les Proaselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’EcoPhysiologie Animale - CEPA (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/colloque?code=1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010, 9782804101619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4427CCCB"/>
+    <w:nsid w:val="404BA186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-douady" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4503-8040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1357-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Issartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Jugovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Malek-Hosseini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kuntner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.968.2733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Di Lorenzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lunghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aanei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads8140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34794-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fatemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Kostanj&#353;ek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.42.79447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13611" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-017-9589-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01731403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Zagmajster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fi&#353;er" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02683" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Churcheward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01655714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bouzid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Grolet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvignac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12237" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.10.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QG14PQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Moulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0139-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00382964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ramlov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2009.01.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9HSTSK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277147v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douady" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Godfrey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-121" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199774v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hayden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVMPZTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayden" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carels" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340217v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Wirshing" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Messing" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Reed" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Stanhope" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1592-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XWWHJBHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Springer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scally" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. de Jong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamekura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Doolittle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stanhope" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00192997v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Boucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ford Doolittle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg042" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Debry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Amrine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003787" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scally" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35054544" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Grison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ferrer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lewis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159076v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brancel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camacho" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellarini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Broyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883980v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-douady" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4503-8040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1357-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Issartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tombers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M P Galassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Jugovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Malek-Hosseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kuntner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.968.2733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Di Lorenzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lunghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aanei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads8140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fatemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Kostanj&#353;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.42.79447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34794-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01731403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Zagmajster" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fi&#353;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02683" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-017-9589-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01655714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bouzid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Grolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Churcheward" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvignac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12237" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.10.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QG14PQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Moulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0139-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00382964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ramlov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2009.01.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9HSTSK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Godfrey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-121" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153569v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carels" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hayden" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVMPZTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Wirshing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Messing" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Reed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Stanhope" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1592-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XWWHJBHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamekura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Doolittle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scally" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Springer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stanhope" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madsen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00192997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Boucher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ford Doolittle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg042" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Debry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Amrine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003787" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scally" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35054544" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Grison" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ferrer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lewis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brancel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camacho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Broyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eme" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883980v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>