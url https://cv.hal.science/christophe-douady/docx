--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Douady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4503-8040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1357-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Composition, Distribution and History of the Freshwater Isopod Species Complex Proasellus coxalis (Dollfus, 1892) in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Stoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70e70062 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behare Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaj Kušar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Productivity Controls Local Species Richness of Hyporheic Invertebrate Communities in Tropical New Caledonia Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tombers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M P Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine M François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second species of Stenasellus Dollfus, 1897 (Isopoda, Stenasellidae) from sulfidic groundwater of Iran described using morphological and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.968.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU needs groundwater ecosystems guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Alther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6726), pp.1103-1103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of scent genes in roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Paramita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obligate groundwater species of Asellus (Isopoda, Asellidae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Kostanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subterranean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.97-124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/subtbiol.42.79447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal of planktonic foraminifera diversity after the Cretaceous Paleogene mass extinction by benthic colonizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34794-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique and shared effects of local and catchment predictors over distribution of hyporheic organisms: does the valley rule the stream?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.e06099. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rius-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal limitation by structures is more important than intermittent drying effects for metacommunity dynamics in a highly fragmented river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.302 - 315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/714376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation promotes the role of dispersal in determining 10 intermittent headwater stream metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (12), pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnection between genetic and morphological diversity in the planktonic foraminifer Neogloboquadrina pachyderma from the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cryptic species matter in macroecology? Sequencing European groundwater crustaceans yields smaller ranges but does not challenge biodiversity determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Zagmajster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple invasions in urbanized landscapes: interactions between the invasive garden ant Lasius neglectus and Japanese knotweeds (Fallopia spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-017-9589-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, age structure, growth dynamics and colour pattern of the Salamandra algira algira population in the Edough Massif, northeastern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.461 - 471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00003127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic influence on intraspecific genetic differentiation and diversity along hyporheic corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Churcheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (12), pp.1955 - 1970. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Weinkauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (255), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vilstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating phylogeography, physiology, and habitat modelling to explore species range déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.687-699. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cathalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delbecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00994953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the pollution of mitochondrial datasets with nuclear mitochondrial paralogs (numts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. van Groenendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Anten Niels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00621076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First cellular approach of the effects of global warming on groundwater organisms: a study of the HSP70 gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-009-0139-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00521281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and PCR multiplexing of 14 new polymorphic microsatellite loci for the invasive subantarctic carabid Merizodus soledadinus (Coleoptera: Carabidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.455-458. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212 (12), pp.1859-1868. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze tolerance evolution among Anurans : frequency and timing of appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ramlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00382964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from extinct giant lemurs links archaeolemurs to extant indriids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00277147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scent evolution in Chinese roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (15), pp.5927-5932. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0711551105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth and elephant phylogenetic relationships: Mammut americanum, the missing outgroup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hänni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionnary Bioinformatic Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of the Extinct Giant Deer, Megaloceros giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient ultracentrifugation and whole genome sequences: fine-tuning the correspondence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the extinct giant deer, Megaloceros giganteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a Nematode (Heligmosomoides polygyrus) in the Western Palearctic region: Persistence of Northern cryptic populations during ice ages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.765-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for multiple lineages in the gorgonian family Plexauridae (Anthozoa: Octocorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman H Wirshing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles G. Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-1592-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic heterogeneity and intergenomic recombination among haloarchaeal rRNA genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamekura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Doolittle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186, pp.1980-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipotyphlan&amp;quot; phylogeny based on the Growth Hormone Receptor gene: a reanalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of composite taxa in supermatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bayesian and maximum likelihood bootstrap measures of phylogenetic reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ford Doolittle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.248-54. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Versus Nuclear Gene Sequences in Deep-Level Mammalian Phylogeny Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Amrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel adaptive radiations in two major clades of placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6820), pp.610-614. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35054544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the World Asellidae Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology, Symposium 7, Biology, Subterranean life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to cold and phylogenetic structure in the subterranean crustacean Niphargus rhenorhodanensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the european society for evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Biodiversity. Protocols for the ASsessment and Conservation of Aquatic Life In the Subsurface (PASCALIS): overview and main results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Brancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally radioactive environments influence the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie radicalaire du vieillissement en milieu souterrain : métabolisme énergétique et stress oxydant chez les Proaselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’EcoPhysiologie Animale - CEPA (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/colloque?code=1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010, 9782804101619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Douady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4503-8040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1357-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Composition, Distribution and History of the Freshwater Isopod Species Complex Proasellus coxalis (Dollfus, 1892) in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Stoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70e70062 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behare Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaj Kušar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Productivity Controls Local Species Richness of Hyporheic Invertebrate Communities in Tropical New Caledonia Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tombers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M P Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine M François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second species of Stenasellus Dollfus, 1897 (Isopoda, Stenasellidae) from sulfidic groundwater of Iran described using morphological and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.968.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU needs groundwater ecosystems guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Alther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6726), pp.1103-1103. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of scent genes in roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Paramita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obligate groundwater species of Asellus (Isopoda, Asellidae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Malek-Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Jugovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kuntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Kostanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subterranean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.97-124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/subtbiol.42.79447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal of planktonic foraminifera diversity after the Cretaceous Paleogene mass extinction by benthic colonizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Hassenrück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7135. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34794-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique and shared effects of local and catchment predictors over distribution of hyporheic organisms: does the valley rule the stream?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.e06099. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rius-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal limitation by structures is more important than intermittent drying effects for metacommunity dynamics in a highly fragmented river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.302 - 315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/714376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation promotes the role of dispersal in determining 10 intermittent headwater stream metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (12), pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnection between genetic and morphological diversity in the planktonic foraminifer Neogloboquadrina pachyderma from the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cryptic species matter in macroecology? Sequencing European groundwater crustaceans yields smaller ranges but does not challenge biodiversity determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Zagmajster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Delić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple invasions in urbanized landscapes: interactions between the invasive garden ant Lasius neglectus and Japanese knotweeds (Fallopia spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-017-9589-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, age structure, growth dynamics and colour pattern of the Salamandra algira algira population in the Edough Massif, northeastern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.461 - 471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00003127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic influence on intraspecific genetic differentiation and diversity along hyporheic corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Churcheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (12), pp.1955 - 1970. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Weinkauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (255), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vilstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cathalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delbecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00994953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating phylogeography, physiology, and habitat modelling to explore species range déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.687-699. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the pollution of mitochondrial datasets with nuclear mitochondrial paralogs (numts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. van Groenendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Anten Niels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00621076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First cellular approach of the effects of global warming on groundwater organisms: a study of the HSP70 gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-009-0139-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00521281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and PCR multiplexing of 14 new polymorphic microsatellite loci for the invasive subantarctic carabid Merizodus soledadinus (Coleoptera: Carabidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.455-458. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 212 (12), pp.1859-1868. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze tolerance evolution among Anurans : frequency and timing of appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ramlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00382964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from extinct giant lemurs links archaeolemurs to extant indriids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00277147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scent evolution in Chinese roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (15), pp.5927-5932. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0711551105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammoth and elephant phylogenetic relationships: Mammut americanum, the missing outgroup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hänni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionnary Bioinformatic Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of the Extinct Giant Deer, Megaloceros giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density gradient ultracentrifugation and whole genome sequences: fine-tuning the correspondence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the extinct giant deer, Megaloceros giganteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a Nematode (Heligmosomoides polygyrus) in the Western Palearctic region: Persistence of Northern cryptic populations during ice ages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nieberding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.765-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for multiple lineages in the gorgonian family Plexauridae (Anthozoa: Octocorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman H Wirshing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles G. Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-1592-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic heterogeneity and intergenomic recombination among haloarchaeal rRNA genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamekura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Doolittle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186, pp.1980-3990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipotyphlan&amp;quot; phylogeny based on the Growth Hormone Receptor gene: a reanalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00154692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of composite taxa in supermatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bayesian and maximum likelihood bootstrap measures of phylogenetic reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ford Doolittle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.248-54. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Versus Nuclear Gene Sequences in Deep-Level Mammalian Phylogeny Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Amrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel adaptive radiations in two major clades of placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6820), pp.610-614. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35054544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the World Asellidae Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology, Symposium 7, Biology, Subterranean life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rennaises ‘Invasions Biologiques’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to cold and phylogenetic structure in the subterranean crustacean Niphargus rhenorhodanensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colson-Proch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the european society for evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Biodiversity. Protocols for the ASsessment and Conservation of Aquatic Life In the Subsurface (PASCALIS): overview and main results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Brancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally radioactive environments influence the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie radicalaire du vieillissement en milieu souterrain : métabolisme énergétique et stress oxydant chez les Proaselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’EcoPhysiologie Animale - CEPA (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/colloque?code=1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010, 9782804101619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404BA186"/>
+    <w:nsid w:val="E5C3AE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-douady" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4503-8040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1357-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Issartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tombers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M P Galassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Jugovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Malek-Hosseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kuntner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.968.2733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Di Lorenzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lunghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aanei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads8140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fatemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Kostanj&#353;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.42.79447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34794-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01731403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Zagmajster" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fi&#353;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02683" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-017-9589-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01655714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bouzid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Grolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Churcheward" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvignac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12237" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.10.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QG14PQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Moulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0139-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00382964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ramlov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2009.01.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9HSTSK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Godfrey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-121" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153569v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carels" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hayden" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVMPZTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Wirshing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Messing" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Reed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Stanhope" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1592-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XWWHJBHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamekura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Doolittle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scally" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Springer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stanhope" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madsen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00192997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Boucher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ford Doolittle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg042" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Debry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Amrine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003787" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scally" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35054544" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Grison" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ferrer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lewis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brancel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camacho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Broyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eme" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883980v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-douady" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4503-8040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1357-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Issartel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mouron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tombers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M P Galassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Jugovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Malek-Hosseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kuntner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.968.2733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Di Lorenzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lunghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aanei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads8140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fatemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Kostanj&#353;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.42.79447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34794-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01731403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Zagmajster" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fi&#353;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02683" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-017-9589-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01655714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bouzid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Grolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Churcheward" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00968144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvignac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12237" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.10.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QG14PQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Moulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-009-0139-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00382964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ramlov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2009.01.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9HSTSK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Godfrey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-121" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0711551105" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153569v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carels" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hayden" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTVMPZTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Wirshing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Messing" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Reed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Stanhope" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1592-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XWWHJBHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamekura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Doolittle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scally" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Springer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stanhope" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madsen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00192997v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Boucher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ford Doolittle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg042" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Debry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Amrine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003787" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scally" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35054544" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Grison" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ferrer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lewis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brancel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camacho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Broyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eme" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883980v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>