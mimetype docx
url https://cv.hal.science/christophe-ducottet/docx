--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -1901,289 +1901,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual double-sided image probing: A unifying framework for non-linear grayscale pattern matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hergault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.3433-3447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00489051v1</w:t>
+                <w:t xml:space="preserve">ujm-00529591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual double-sided image probing: A unifying framework for non-linear grayscale pattern matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image processing for the study of bedload transport of two-size spherical particles in a supercritical flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hergault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (10), pp.3433-3447. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.1095-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0856-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00529591v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00489051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituent particle break-up during hot rolling of AA 5182</w:t>
               </w:r>
@@ -3553,391 +3553,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04799263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less-than-one shot 3D segmentation hijacking a pre-trained Space-Time Memory network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Li</w:t>
+                <w:t xml:space="preserve">Fast Context Adaptation for Video Object Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kumamoto, Japan. pp.124-135, </w:t>
+              <w:t xml:space="preserve">20th International Conference, CAIP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol (Chypre), Cyprus. pp.273 - 283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44237-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04231324v1</w:t>
+                <w:t xml:space="preserve">hal-04621824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean 3D Dispersion for Automatic General Movement Assessment of Preterm Infants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">Less-than-one shot 3D segmentation hijacking a pre-trained Space-Time Memory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giraud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kumamoto, Japan. pp.124-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45382-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04190727v1</w:t>
+                <w:t xml:space="preserve">ujm-04231324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Context Adaptation for Video Object Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Muselet</w:t>
+                <w:t xml:space="preserve">Mean 3D Dispersion for Automatic General Movement Assessment of Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Soualmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochen Lang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference, CAIP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Limassol (Chypre), Cyprus. pp.273 - 283, </w:t>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44237-7_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621824v1</w:t>
+                <w:t xml:space="preserve">ujm-04190727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENet: A lightweight bottom-up framework for context-aware emotion recognition</w:t>
               </w:r>
@@ -4380,490 +4380,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WaveNet based architectures for denoising periodic discontinuous signals and application to friction signals</w:t>
+                <w:t xml:space="preserve">Wavenet-based architectures adapted to the denoising of FIB/SEM image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE CASE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03070307v1</w:t>
+                <w:t xml:space="preserve">ujm-04804179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavenet-based architectures adapted to the denoising of FIB/SEM image sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Momey</w:t>
+                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gounet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CASE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M&amp;M2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04804179v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Leveraging end-to-end denoisers for denoising periodic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271239v1</w:t>
+                <w:t xml:space="preserve">ujm-03275240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging end-to-end denoisers for denoising periodic signals</w:t>
+                <w:t xml:space="preserve">WaveNet based architectures for denoising periodic discontinuous signals and application to friction signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-03275240v1</w:t>
+                <w:t xml:space="preserve">ujm-03070307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region Proposal Oriented Approach for Domain Adaptive Object Detection</w:t>
               </w:r>
@@ -5311,261 +5311,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01637159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Bilateral Symmetry Detection Using Multiscale Mirror Histograms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barat</w:t>
+                <w:t xml:space="preserve">Online multi-model particle filter-based tracking to study bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Advanced Concepts for Intelligent Vision Systems (ACIVS 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lecce, Italy. pp.14 - 24, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.3489 - 3493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01387193v2</w:t>
+                <w:t xml:space="preserve">ujm-01387162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online multi-model particle filter-based tracking to study bedload transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lafaye de Micheaux</w:t>
+                <w:t xml:space="preserve">Global Bilateral Symmetry Detection Using Multiscale Mirror Histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elawady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.3489 - 3493, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Advanced Concepts for Intelligent Vision Systems (ACIVS 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lecce, Italy. pp.14 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01387162v1</w:t>
+                <w:t xml:space="preserve">ujm-01387193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing to study the evolution of channel slope and water depth in bimodal sediment mixtures</w:t>
               </w:r>
@@ -6008,243 +6008,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00738708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle distance d'édition pour la reconnaissance d'images par chaînes de sacs de mots visuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barat</w:t>
+                <w:t xml:space="preserve">Apprentissage par analyse linéaire discriminante des paramètres de fusion pour la recherche d'information multimédia texte-image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656574v1</w:t>
+                <w:t xml:space="preserve">hal-00725628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par analyse linéaire discriminante des paramètres de fusion pour la recherche d'information multimédia texte-image</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Géry</w:t>
+                <w:t xml:space="preserve">Nouvelle distance d'édition pour la reconnaissance d'images par chaînes de sacs de mots visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Thinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.357-368</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725628v1</w:t>
+                <w:t xml:space="preserve">hal-00656574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of tf.idf Weighted Bag of Visual Features for Image Classification</w:t>
               </w:r>
@@ -6548,424 +6548,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00482036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique de particules : amélioration de l'algorithme de dépouillement par optimisation</w:t>
+                <w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI/FLUVISU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France. Session 3 : Holographie</w:t>
+              <w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00511217v1</w:t>
+                <w:t xml:space="preserve">ujm-00378898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t>
+                <w:t xml:space="preserve">Holographie numérique de particules : amélioration de l'algorithme de dépouillement par optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">CMOI/FLUVISU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France. Session 3 : Holographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00378898v1</w:t>
+                <w:t xml:space="preserve">ujm-00511217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne : progrès récents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining text/image in WikipediaMM task 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thèmatique AFVL/Fluvisu : Des techniques d'imagerie à la visualisation 3D d'écoulements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">ECDL 2009 - Workshop CLEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00378901v1</w:t>
+                <w:t xml:space="preserve">ujm-00432319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining text/image in WikipediaMM task 2009</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie numérique en ligne : progrès récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECDL 2009 - Workshop CLEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Journée thèmatique AFVL/Fluvisu : Des techniques d'imagerie à la visualisation 3D d'écoulements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00432319v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00378901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Tracking Velocimetry for the study of bedload transport of two–size mixtures of spherical particles in a supercritical flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hergault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7124,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 20, ID199</w:t>
@@ -7318,77 +7318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of bed load transport on steep slopes with a two-size mixture of spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hergault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,243 +7562,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la forme complexe de particules intermétalliques dans les alliages d'aluminium par analyse statistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barat</w:t>
+                <w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.Thème 13, article n°1073</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00125419v1</w:t>
+                <w:t xml:space="preserve">ujm-00119204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
+                <w:t xml:space="preserve">Caractérisation de la forme complexe de particules intermétalliques dans les alliages d'aluminium par analyse statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.Thème 13, article n°1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00119204v1</w:t>
+                <w:t xml:space="preserve">ujm-00125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des évolutions spatio temporelles des instabilités de Kelvin-Helmholtz dans un jet rond</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05267710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05174246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04072-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cladi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01426-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04844699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean-Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1465632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04308647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.127034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02453772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rorsman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103478" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pallares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Akhrass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706434115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01782169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0925-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01274675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00529591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.04.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1N9S6X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2009.028635" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00311836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2007.01.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMND31R1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/064EE5834118AE7C519EBD7E197DC55D6913515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Dubuisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Lang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013108500003912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013169800003912" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04799263v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04231324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44237-7_26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04006630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011658500003417" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03070307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04804179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gounet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615932" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40605-9_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009180005360543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01637175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elawady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.202" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01637159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64689-3_28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01387193v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01387162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01277397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Dudill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thinh Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004676803450353" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Shahbaz Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00738708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.89" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00501523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00482036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00511217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00432319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326228v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00125419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zaouali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Filali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ben Aissa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359407v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01767541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01491863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05267710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05174246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04072-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cladi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01426-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04844699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean-Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2024.1465632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04308647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.127034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02453772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rorsman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103478" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pallares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Akhrass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706434115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01782169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0925-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01274675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00529591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.04.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1N9S6X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00489051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hergault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0856-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LKTK3WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2009.028635" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00311836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2007.01.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMND31R1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/064EE5834118AE7C519EBD7E197DC55D6913515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Dubuisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Lang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013108500003912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05122265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013169800003912" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04799263v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44237-7_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04231324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45382-3_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04006630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011658500003417" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04804179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gounet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615932" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03070307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40605-9_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009180005360543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01637175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elawady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.202" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01637159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64689-3_28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01387162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01387193v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01277397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Dudill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thinh Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004676803450353" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Shahbaz Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00738708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26.89" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00501523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00482036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00511217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00432319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326228v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;hm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00125419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zaouali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Filali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ben Aissa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00359407v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01767541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01491863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>