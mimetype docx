--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2805,472 +2805,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation du sport professionnel en Europe : le fair play financier de l'UEFA, annonciateur d'une révolution culturelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My teamis in contention? Nice, I go to the stadium! Competitive intensity in the French football Ligue 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Contrôler et punir. Tendances récentes dans la régulation du dopage, des paris et de la gestion financière des clubs de football, 7, pp.74-89</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.2365-2378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02111059v1</w:t>
+                <w:t xml:space="preserve">halshs-00874479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My teamis in contention? Nice, I go to the stadium! Competitive intensity in the French football Ligue 1</w:t>
+                <w:t xml:space="preserve">Determinants of Professional Sports Firm Values in the United States and Europe: A Comparison Between Sports over the Period 2004-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (3), pp.2365-2378</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.280-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00874479v2</w:t>
+                <w:t xml:space="preserve">halshs-02111067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Professional Sports Firm Values in the United States and Europe: A Comparison Between Sports over the Period 2004-2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La régulation du sport professionnel en Europe : le fair play financier de l'UEFA, annonciateur d'une révolution culturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.280-293</w:t>
+              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Contrôler et punir. Tendances récentes dans la régulation du dopage, des paris et de la gestion financière des clubs de football, 7, pp.74-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02111067v1</w:t>
+                <w:t xml:space="preserve">halshs-02111059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie du sport professionnel et équilibre compétitif. Les limites d’une approche largement utilisée : « Noll-Scully measure of Competitive Balance »</w:t>
+                <w:t xml:space="preserve">Economic design : optimiser l'intensité compétitive intra-championnat ? Le cas de la Ligue 1 de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Contentieux judiciaire et administratif «Le Tour des Hautes cours 2011», 116, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110826v1</w:t>
+                <w:t xml:space="preserve">halshs-02110809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de traces de jeu vidéo en compétition. Une approche stratégique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,183 +3292,179 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.99-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.2.99-120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.17.2.99-120⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic design : optimiser l'intensité compétitive intra-championnat ? Le cas de la Ligue 1 de football</w:t>
+                <w:t xml:space="preserve">Économie du sport professionnel et équilibre compétitif. Les limites d’une approche largement utilisée : « Noll-Scully measure of Competitive Balance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02110809v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport professionnel en Normandie : vers un leadership régional stabilisé ?</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3-4), pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,191 +4512,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120260v1</w:t>
+                <w:t xml:space="preserve">halshs-02110675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110675v1</w:t>
+                <w:t xml:space="preserve">hal-02120260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des acteurs comme indicateur de performance de l’action publique : le cas de l’intervention publique locale en faveur des activités équestres en Basse-Normandie</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Dosseville; Sylvain Laborde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les facettes de l'arbitrage : problématiques et recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Publibook, pp.255-272, 2011, (EPU, Editions Publibook univerité. Recherches. Sport &amp; Santé), 978-2-7483-6958-8</w:t>
@@ -6099,51 +6099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82943DC2"/>
+    <w:nsid w:val="6603528A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6330,51 +6330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>