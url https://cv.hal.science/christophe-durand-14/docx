--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3116,165 +3116,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02111059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic design : optimiser l'intensité compétitive intra-championnat ? Le cas de la Ligue 1 de football</w:t>
+                <w:t xml:space="preserve">Économie du sport professionnel et équilibre compétitif. Les limites d’une approche largement utilisée : « Noll-Scully measure of Competitive Balance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110809v1</w:t>
+                <w:t xml:space="preserve">halshs-02110826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de traces de jeu vidéo en compétition. Une approche stratégique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,179 +3288,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.99-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/isi.17.2.99-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie du sport professionnel et équilibre compétitif. Les limites d’une approche largement utilisée : « Noll-Scully measure of Competitive Balance »</w:t>
+                <w:t xml:space="preserve">Economic design : optimiser l'intensité compétitive intra-championnat ? Le cas de la Ligue 1 de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Contentieux judiciaire et administratif «Le Tour des Hautes cours 2011», 116, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2012007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02110826v1</w:t>
+                <w:t xml:space="preserve">halshs-02110809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport professionnel en Normandie : vers un leadership régional stabilisé ?</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3-4), pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,191 +4512,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110675v1</w:t>
+                <w:t xml:space="preserve">hal-02120260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120260v1</w:t>
+                <w:t xml:space="preserve">halshs-02110675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des acteurs comme indicateur de performance de l’action publique : le cas de l’intervention publique locale en faveur des activités équestres en Basse-Normandie</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Dosseville; Sylvain Laborde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les facettes de l'arbitrage : problématiques et recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Publibook, pp.255-272, 2011, (EPU, Editions Publibook univerité. Recherches. Sport &amp; Santé), 978-2-7483-6958-8</w:t>
@@ -6099,51 +6099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6603528A"/>
+    <w:nsid w:val="3B847098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6330,51 +6330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>