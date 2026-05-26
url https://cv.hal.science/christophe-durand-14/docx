--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -868,239 +868,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités - Football européen - Revenus télévisuels : le rôle politique clé de la ligue professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Feuillet</w:t>
+                <w:t xml:space="preserve">L’usage du concept d’éthique comme mode de gestion et de contrôle des comportements des acteurs. Une étude dans le cadre du football professionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Ruppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Règles et régulation, 7 (33), pp.3-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.033.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065631v1</w:t>
+                <w:t xml:space="preserve">hal-01978042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du concept d’éthique comme mode de gestion et de contrôle des comportements des acteurs. Une étude dans le cadre du football professionnel français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willem Ruppe</w:t>
+                <w:t xml:space="preserve">Activités - Football européen - Revenus télévisuels : le rôle politique clé de la ligue professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-02 (183), pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.033.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01978042v1</w:t>
+                <w:t xml:space="preserve">hal-02065631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenus et Superstars dans les sports individuels - Le cas du tennis et du golf masculins</w:t>
               </w:r>
@@ -1378,239 +1378,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Number of Social Media Fans for North American and European Professional Sports Clubs with Determinants of Their Financial Value</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Helleu</w:t>
+                <w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Financial Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987779v1</w:t>
+                <w:t xml:space="preserve">hal-02570173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+                <w:t xml:space="preserve">Explaining the Number of Social Media Fans for North American and European Professional Sports Clubs with Determinants of Their Financial Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Financial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijfs5040025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570173v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The win/profit maximization debate: strategic adaptation as the answer?</w:t>
               </w:r>
@@ -1622,51 +1622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maltèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,77 +1739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Sports Firm Values: Bringing New Determinants to the Foreground? A Study of European Soccer, 2005-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.688-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,51 +2020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enceintes sportives. Effet nouveau stade : une lune de miel perturbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,77 +2945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Professional Sports Firm Values in the United States and Europe: A Comparison Between Sports over the Period 2004-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.280-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du sport professionnel en Europe : le fair play financier de l'UEFA, annonciateur d'une révolution culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Contrôler et punir. Tendances récentes dans la régulation du dopage, des paris et de la gestion financière des clubs de football, 7, pp.74-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Contentieux judiciaire et administratif «Le Tour des Hautes cours 2011», 116, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport professionnel en Normandie : vers un leadership régional stabilisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hier, aujourd'hui, sports en Normandie, 60ème année (1), pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,248 +3535,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-match competitive intensity in French football Ligue 1 and rugby Top 14</w:t>
+                <w:t xml:space="preserve">Marketing in sport leagues: optimising the product design. Intra-championship competitive intensity in French football &amp;quot;Ligue 1&amp;quot; and basketball &amp;quot;Pro A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 (3-4), pp.154-169. </w:t>
+              <w:t xml:space="preserve">, 2011, 9 (1-2), pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSMM.2011.041569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSMM.2011.040255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110792v1</w:t>
+                <w:t xml:space="preserve">halshs-02110756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing in sport leagues: optimising the product design. Intra-championship competitive intensity in French football &amp;quot;Ligue 1&amp;quot; and basketball &amp;quot;Pro A</w:t>
+                <w:t xml:space="preserve">Intra-match competitive intensity in French football Ligue 1 and rugby Top 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Desbordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 (1-2), pp.13-28. </w:t>
+              <w:t xml:space="preserve">, 2011, 9 (3-4), pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSMM.2011.040255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSMM.2011.041569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110756v1</w:t>
+                <w:t xml:space="preserve">halshs-02110792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au delà de l'équilibre compétitif : l'intensité compétitive. L'extension de la proposition de Kringstad et Gerrard ou l'intensité compétitive étendue</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation financière des championnats de sport collectif : une révolution en marche en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des délocalisations &amp;quot;à l'américaine&amp;quot; en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4436,51 +4436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropolisation du sport professionnel en Europe et en Amérique du Nord : une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4512,191 +4512,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120260v1</w:t>
+                <w:t xml:space="preserve">halshs-02110675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport collectif et compétitions internationales entre clubs : le cas des équipes canadiennes en Amérique du Nord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éthique sportive internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rouvrais-Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.7-23</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02110675v1</w:t>
+                <w:t xml:space="preserve">hal-02120260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des acteurs comme indicateur de performance de l’action publique : le cas de l’intervention publique locale en faveur des activités équestres en Basse-Normandie</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ravenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du sport, 226 p., 2005, (Les Dossiers thématiques des Presses universitaires du sport), 2-914798-18-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6099,51 +6099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B847098"/>
+    <w:nsid w:val="CEE539A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6330,51 +6330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-durand-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-3174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070053944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2023.2189427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2020.1779776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs5040025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Malt&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-10-2016-0064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527002514538976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.770124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874479v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.99-120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3WXQJ6CH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1835" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.041569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rouvrais-Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390500344321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1360671042000317270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390200072206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Prasad Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>