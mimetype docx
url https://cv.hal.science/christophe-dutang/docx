--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16878016X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6QBOJTkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,2579 +209,2579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form estimators for multivariate regressions models -a single categorical variable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 41 (3), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00180-025-01679-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Global Sensitivity Analysis in a Game-Theoretic Approach to an Environmental Management Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-025-10098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting Manual Rates to Own Experience: Comparing the Credibility Approach to Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variance: Advancing the Science of Risk </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step closed-form estimator for generalized linear model with categorical explanatory variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Hovsepyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (6), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-023-10313-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeler's guide to extreme value software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Belzile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Northrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.595-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10687-023-00475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Closed-form Alternative Estimator for GLM with Categorical Explanatory Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2022.2076870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feller-Pareto and Related Distributions: Numerical Implementation and Actuarial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 103 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v103.i06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneStep : Le Cam's One-step Estimation Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darel Noutsa Mieniedou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32614/RJ-2021-044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Markovian game model for competitive insurance pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouminoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjoerg Albrecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11009-021-09906-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit split point procedure in model-based trees allowing for a quick fitting of GLM trees and GLM forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-021-10059-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed form Maximum Likelihood Estimator for Generalized Linear Models in the case of categorical explanatory variables: Application to insurance loss modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-019-00918-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapse tables for lapse risk management in insurance: a competing risk approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Actuarial Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.97-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13385-018-0165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Methods to Perform Pricing Optimization. A Comparison with Standard GLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variance: Advancing the Science of Risk </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical L-moments and TL-moments Using Combinatorial Identities and Finite Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (8), pp.3801-3828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1073313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and bias-corrected estimation of the probability of extreme failure sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Goegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sankhya A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (1), pp.52-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13171-015-0078-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form and numerical computations of actuarial indicators in ruin theory and claim reserving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fitdistrplus : An R Package for Fitting Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v064.i04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and bias-corrected estimation of the coefficient of tail dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Goegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of some recent results on Risk Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.322 - 337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201444020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition among non-life insurers under solvency constraints: A game-theoretic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjoerg Albrecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 231 (3), pp.702 - 711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence theorems for generalized Nash equilibrium problems: an analysis of assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Analysis and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an asymptotic rule A+B/u for ultimate ruin probabilities under dependence by mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (3), pp.774-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition among non-life insurers under solvency constraints: A game-theoretic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjoerg Albrecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 231 (3), pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an asymptotic rule &amp;lt;mml:math altimg=&amp;quot;si14.gif&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;A&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;+&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;B&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;u&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; for ultimate ruin probabilities under dependence by mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (3), pp.774 - 785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2013.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The customer, the insurer and the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">actuar : An R Package for Actuarial Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v025.i07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2770,491 +2791,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des bases MeteoFrance en assurance automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Days @UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference rapide dans les modèles GLM à copule avec variables explicatives catégorielles en utilisant une procédure IFM -OSCFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Hovsepyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de Statistique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step closed-form estimator for generalized linear model with categorical explanatory variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Hovsepyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Bruxelles, Belgium. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Explicit Split Point Procedure in Model-Based Trees Allowing for a Quick Fitting of GLM Trees and GLM Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLISTRAL (Machine Learning in Insurance Sector Targeted to Risk Analysis and Losses )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New goodness-of-fit plots for censored data in the package fitdistrplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3264,115 +3285,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard statistical inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arthur Charpentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Actuarial Science with R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.routledge.com/Computational-Actuarial-Science-with-R/Charpentier/p/book/9781466592599, 2015, Chapman--Hall CRC-The-R-Series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,223 +3403,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/P0KHAG⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Tsanakas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.205-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174849952100018X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3608,588 +3629,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the beta and the generalized beta distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Estimation Framework Based on GLM for Mortality Models: From Single Population to Cause-of-Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2019-2020 Review of R Neural Network Packages with NNbenchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabila Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshaj Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvency tuned premium for a composite loss distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some explanations about the IWLS algorithm to fit generalized linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game-theoretic approach to non-life insurance market cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of GNE computation methods: theory and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4199,100 +4220,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des marchés d'assurance non-vie à l'aide d'équilibre de Nash et de modèle de risques avec dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard - Lyon I, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LYO10070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00703797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4302,91 +4323,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some statistical and game-theoretic models with an actuarial perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Paris Dauphine - PSL, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03581539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4396,104 +4417,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extractData() dataset analyzed with K2, K3, K4 distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01338886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4503,1292 +4524,1292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">randtoolbox: Toolbox for Pseudo and Quasi Random Number Generation and Random Generator Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">tsallisqexp: Tsallis q-Exp Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Rohilla Shalizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:04e96e1747dfecfe620f3eda29d64dd9d1fed262;origin=https://hal.archives-ouvertes.fr/hal-04722773;visit=swh:1:snp:4a6857c9f9c2ab936cc22b204ad06f829bec7c39;anchor=swh:1:rel:00fc23608564454e057077ed3df3920b1e3cb24e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Savicky</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04726578v1</w:t>
+                <w:t xml:space="preserve">hal-04722773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tsallisqexp: Tsallis q-Exp Distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">randtoolbox: Toolbox for Pseudo and Quasi Random Number Generation and Random Generator Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Savicky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5bdc7ecf7cc646fad76edf41cd07684bb6f31cc2;origin=https://hal.archives-ouvertes.fr/hal-04726578;visit=swh:1:snp:2b080bf0294b30f92f19da0483f7e82d89648cd7;anchor=swh:1:rel:3b158522fa3d68ec1eec2a1cd9e43d57f088c847;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosma Rohilla Shalizi</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04722773v1</w:t>
+                <w:t xml:space="preserve">hal-04726578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneStep: One-Step Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">fitdistrplus: Help to Fit of a Parametric Distribution to Non-Censored or Censored Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darel Noutsa Mieniedou</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:72f9217cdeafa1b05b6bc10b054a5cfb31fc3826;origin=https://hal.archives-ouvertes.fr/hal-04722770;visit=swh:1:snp:5d257aebd756a870436dc126eab654c39f582e4a;anchor=swh:1:rel:4c3b1953dc57e71d448788da4310d619ba648c90;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722770v1</w:t>
+                <w:t xml:space="preserve">hal-04722769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fitdistrplus: Help to Fit of a Parametric Distribution to Non-Censored or Censored Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">RTDE: Robust Tail Dependence Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e4e5120969135072ed02fcc5f7cbe41e4315259a;origin=https://hal.archives-ouvertes.fr/hal-04726561;visit=swh:1:snp:1e062b01384e8fe995e0cba35885968fe3b180b2;anchor=swh:1:rel:981c17e4479ec948535eeca83578669ba7b2b0e3;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722769v1</w:t>
+                <w:t xml:space="preserve">hal-04726561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTDE: Robust Tail Dependence Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">OneStep: One-Step Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darel Noutsa Mieniedou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:72f9217cdeafa1b05b6bc10b054a5cfb31fc3826;origin=https://hal.archives-ouvertes.fr/hal-04722770;visit=swh:1:snp:5d257aebd756a870436dc126eab654c39f582e4a;anchor=swh:1:rel:4c3b1953dc57e71d448788da4310d619ba648c90;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:e4e5120969135072ed02fcc5f7cbe41e4315259a;origin=https://hal.archives-ouvertes.fr/hal-04726561;visit=swh:1:snp:1e062b01384e8fe995e0cba35885968fe3b180b2;anchor=swh:1:rel:981c17e4479ec948535eeca83578669ba7b2b0e3;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726561v1</w:t>
+                <w:t xml:space="preserve">hal-04722770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rngWELL: Toolbox for WELL Random Number Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Savicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:07a2b3065235e3358e9b33a8aa2dec0ec237d8a0;origin=https://hal.archives-ouvertes.fr/hal-04726570;visit=swh:1:snp:138ae4c9aaac39623f4118f71949da4f5047b90b;anchor=swh:1:rel:109a455ed77e3f9f990ec3f6da413c00ae3df0cf;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POT: Generalized Pareto Distribution and Peaks Over Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribatet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7a60cfacdaa3d837aa4305d3d70f23bdd8fc6616;origin=https://hal.archives-ouvertes.fr/hal-04726599;visit=swh:1:snp:b41723518cd2f74aac5e03b4cbfbf21090c78aab;anchor=swh:1:rel:c02d1560c54e811a4988bcfaef48f9d073d1b511;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">expm: Matrix Exponential, Log, 'etc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Firth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:aab5b7a41df4106e2aba8fc279b33699824dc0e0;origin=https://hal.archives-ouvertes.fr/hal-04726629;visit=swh:1:snp:4eb25433a7ccf9cbbf83af61e1b4373f35038761;anchor=swh:1:rel:5bd68293619d336ed5a5bc7a50d22eb89010841b;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNE: Computation of Generalized Nash Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:881c942b9a7a4162ccec44bf071b32cce1be6246;origin=https://hal.archives-ouvertes.fr/hal-04723252;visit=swh:1:snp:3e23d18277187ffb9ab2dcc857eb58f43ae0ce3a;anchor=swh:1:rel:bef7ff974220f204c93f1bdb87b3f4d7e1b2af77;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gumbel: The Gumbel-Hougaard Copula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0ad92fb19f92cd85ba0dd3ac8d1554f06c24f6b3;origin=https://hal.archives-ouvertes.fr/hal-04726584;visit=swh:1:snp:d54b52d565bbf3b31fe648cefa646eab7717efc9;anchor=swh:1:rel:2adc0fa542b8984e56727a4fbe85d839ce2f1695;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Project to use MeteoFrance and other Open databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:55fb67a470a81d28b0ca21aa89aa38a819901c99;origin=https://hal.archives-ouvertes.fr/hal-04786582;visit=swh:1:snp:bf9984287d68ae58e2b8fcd324eeb4f9e821a8fe;anchor=swh:1:rel:33b960a3ee889392072f86f6df4f454be7250d61;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lifecontingencies: Financial and Actuarial Mathematics for Life Contingencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Kainhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Schirmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f08322915e5debdba3af8b81706a23b18a3e4762;origin=https://hal.archives-ouvertes.fr/hal-04726614;visit=swh:1:snp:7cbe6d541049d6cf3fbe52a53c850d5f9e1f6cf1;anchor=swh:1:rel:4bf9b740f98b524b33c021557411aae02e279976;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mbbefd: Maxwell Boltzmann Bose Einstein Fermi Dirac Distribution and Destruction Rate Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alfredo Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cd5eb342d0e2a276ab5dfcb1830aa3fb3437d559;origin=https://hal.archives-ouvertes.fr/hal-04722771;visit=swh:1:snp:bc0b6279b005fea5da9e72ab100e6d11afacb321;anchor=swh:1:rel:95a9b5f9763b4ec357e5b29199a3ff8347cf049c;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">actuar: Actuarial Functions and Heavy Tailed Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e67e1ccee19841f64c084ace3db3a01cf7fce0d8;origin=https://hal.archives-ouvertes.fr/hal-04726636;visit=swh:1:snp:8b3ed7caacd21664ccf066c35176fdbadc2a5e67;anchor=swh:1:rel:025e303c1027ef3c4b629ef8d0ed0ca1c6ae16fe;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5856,51 +5877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D5CAC50"/>
+    <w:nsid w:val="AFFFA313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6087,51 +6108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dutang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6732-1501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16878016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-025-01679-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10098-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Hovsepyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10313-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Belzile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Northrop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-023-00475-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2022.2076870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Langevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v103.i06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darel Noutsa Mieniedou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjoerg Albrecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09906-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781504v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00918-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-018-0165-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942038v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Petrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163638v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1073313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Goegebeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-015-0078-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828948v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746251v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.09.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pigeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v025.i07" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chapman--HallCRC-The-R-Series/book-series/CRCTHERSER" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/P0KHAG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Antonio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsanakas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174849952100018X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabila Mahdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshaj Verma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Nash" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa D&#233;sert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703797v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03581539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01338886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Savicky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bdc7ecf7cc646fad76edf41cd07684bb6f31cc2;origin=https://hal.archives-ouvertes.fr/hal-04726578;visit=swh:1:snp:2b080bf0294b30f92f19da0483f7e82d89648cd7;anchor=swh:1:rel:3b158522fa3d68ec1eec2a1cd9e43d57f088c847;path=/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Rohilla Shalizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:04e96e1747dfecfe620f3eda29d64dd9d1fed262;origin=https://hal.archives-ouvertes.fr/hal-04722773;visit=swh:1:snp:4a6857c9f9c2ab936cc22b204ad06f829bec7c39;anchor=swh:1:rel:00fc23608564454e057077ed3df3920b1e3cb24e;path=/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72f9217cdeafa1b05b6bc10b054a5cfb31fc3826;origin=https://hal.archives-ouvertes.fr/hal-04722770;visit=swh:1:snp:5d257aebd756a870436dc126eab654c39f582e4a;anchor=swh:1:rel:4c3b1953dc57e71d448788da4310d619ba648c90;path=/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Siberchicot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e4e5120969135072ed02fcc5f7cbe41e4315259a;origin=https://hal.archives-ouvertes.fr/hal-04726561;visit=swh:1:snp:1e062b01384e8fe995e0cba35885968fe3b180b2;anchor=swh:1:rel:981c17e4479ec948535eeca83578669ba7b2b0e3;path=/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07a2b3065235e3358e9b33a8aa2dec0ec237d8a0;origin=https://hal.archives-ouvertes.fr/hal-04726570;visit=swh:1:snp:138ae4c9aaac39623f4118f71949da4f5047b90b;anchor=swh:1:rel:109a455ed77e3f9f990ec3f6da413c00ae3df0cf;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a60cfacdaa3d837aa4305d3d70f23bdd8fc6616;origin=https://hal.archives-ouvertes.fr/hal-04726599;visit=swh:1:snp:b41723518cd2f74aac5e03b4cbfbf21090c78aab;anchor=swh:1:rel:c02d1560c54e811a4988bcfaef48f9d073d1b511;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maechler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bates" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Firth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aab5b7a41df4106e2aba8fc279b33699824dc0e0;origin=https://hal.archives-ouvertes.fr/hal-04726629;visit=swh:1:snp:4eb25433a7ccf9cbbf83af61e1b4373f35038761;anchor=swh:1:rel:5bd68293619d336ed5a5bc7a50d22eb89010841b;path=/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:881c942b9a7a4162ccec44bf071b32cce1be6246;origin=https://hal.archives-ouvertes.fr/hal-04723252;visit=swh:1:snp:3e23d18277187ffb9ab2dcc857eb58f43ae0ce3a;anchor=swh:1:rel:bef7ff974220f204c93f1bdb87b3f4d7e1b2af77;path=/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad92fb19f92cd85ba0dd3ac8d1554f06c24f6b3;origin=https://hal.archives-ouvertes.fr/hal-04726584;visit=swh:1:snp:d54b52d565bbf3b31fe648cefa646eab7717efc9;anchor=swh:1:rel:2adc0fa542b8984e56727a4fbe85d839ce2f1695;path=/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:55fb67a470a81d28b0ca21aa89aa38a819901c99;origin=https://hal.archives-ouvertes.fr/hal-04786582;visit=swh:1:snp:bf9984287d68ae58e2b8fcd324eeb4f9e821a8fe;anchor=swh:1:rel:33b960a3ee889392072f86f6df4f454be7250d61;path=/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kainhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Owens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Schirmacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f08322915e5debdba3af8b81706a23b18a3e4762;origin=https://hal.archives-ouvertes.fr/hal-04726614;visit=swh:1:snp:7cbe6d541049d6cf3fbe52a53c850d5f9e1f6cf1;anchor=swh:1:rel:4bf9b740f98b524b33c021557411aae02e279976;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gesmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd5eb342d0e2a276ab5dfcb1830aa3fb3437d559;origin=https://hal.archives-ouvertes.fr/hal-04722771;visit=swh:1:snp:bc0b6279b005fea5da9e72ab100e6d11afacb321;anchor=swh:1:rel:95a9b5f9763b4ec357e5b29199a3ff8347cf049c;path=/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e67e1ccee19841f64c084ace3db3a01cf7fce0d8;origin=https://hal.archives-ouvertes.fr/hal-04726636;visit=swh:1:snp:8b3ed7caacd21664ccf066c35176fdbadc2a5e67;anchor=swh:1:rel:025e303c1027ef3c4b629ef8d0ed0ca1c6ae16fe;path=/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dutang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6732-1501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16878016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6QBOJTkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-025-01679-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10098-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821310v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alfredo Spedicato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Hovsepyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10313-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Belzile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Northrop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-023-00475-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2022.2076870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Langevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v103.i06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darel Noutsa Mieniedou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjoerg Albrecher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09906-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-021-10059-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781504v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00918-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-018-0165-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Petrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163638v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1073313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Goegebeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-015-0078-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828948v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746251v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.09.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pigeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v025.i07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chapman--HallCRC-The-R-Series/book-series/CRCTHERSER" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/P0KHAG" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Antonio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsanakas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174849952100018X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabila Mahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshaj Verma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Nash" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa D&#233;sert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00703797v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03581539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01338886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Rohilla Shalizi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:04e96e1747dfecfe620f3eda29d64dd9d1fed262;origin=https://hal.archives-ouvertes.fr/hal-04722773;visit=swh:1:snp:4a6857c9f9c2ab936cc22b204ad06f829bec7c39;anchor=swh:1:rel:00fc23608564454e057077ed3df3920b1e3cb24e;path=/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Savicky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bdc7ecf7cc646fad76edf41cd07684bb6f31cc2;origin=https://hal.archives-ouvertes.fr/hal-04726578;visit=swh:1:snp:2b080bf0294b30f92f19da0483f7e82d89648cd7;anchor=swh:1:rel:3b158522fa3d68ec1eec2a1cd9e43d57f088c847;path=/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Siberchicot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e4e5120969135072ed02fcc5f7cbe41e4315259a;origin=https://hal.archives-ouvertes.fr/hal-04726561;visit=swh:1:snp:1e062b01384e8fe995e0cba35885968fe3b180b2;anchor=swh:1:rel:981c17e4479ec948535eeca83578669ba7b2b0e3;path=/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72f9217cdeafa1b05b6bc10b054a5cfb31fc3826;origin=https://hal.archives-ouvertes.fr/hal-04722770;visit=swh:1:snp:5d257aebd756a870436dc126eab654c39f582e4a;anchor=swh:1:rel:4c3b1953dc57e71d448788da4310d619ba648c90;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07a2b3065235e3358e9b33a8aa2dec0ec237d8a0;origin=https://hal.archives-ouvertes.fr/hal-04726570;visit=swh:1:snp:138ae4c9aaac39623f4118f71949da4f5047b90b;anchor=swh:1:rel:109a455ed77e3f9f990ec3f6da413c00ae3df0cf;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a60cfacdaa3d837aa4305d3d70f23bdd8fc6616;origin=https://hal.archives-ouvertes.fr/hal-04726599;visit=swh:1:snp:b41723518cd2f74aac5e03b4cbfbf21090c78aab;anchor=swh:1:rel:c02d1560c54e811a4988bcfaef48f9d073d1b511;path=/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maechler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bates" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Firth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aab5b7a41df4106e2aba8fc279b33699824dc0e0;origin=https://hal.archives-ouvertes.fr/hal-04726629;visit=swh:1:snp:4eb25433a7ccf9cbbf83af61e1b4373f35038761;anchor=swh:1:rel:5bd68293619d336ed5a5bc7a50d22eb89010841b;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:881c942b9a7a4162ccec44bf071b32cce1be6246;origin=https://hal.archives-ouvertes.fr/hal-04723252;visit=swh:1:snp:3e23d18277187ffb9ab2dcc857eb58f43ae0ce3a;anchor=swh:1:rel:bef7ff974220f204c93f1bdb87b3f4d7e1b2af77;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad92fb19f92cd85ba0dd3ac8d1554f06c24f6b3;origin=https://hal.archives-ouvertes.fr/hal-04726584;visit=swh:1:snp:d54b52d565bbf3b31fe648cefa646eab7717efc9;anchor=swh:1:rel:2adc0fa542b8984e56727a4fbe85d839ce2f1695;path=/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:55fb67a470a81d28b0ca21aa89aa38a819901c99;origin=https://hal.archives-ouvertes.fr/hal-04786582;visit=swh:1:snp:bf9984287d68ae58e2b8fcd324eeb4f9e821a8fe;anchor=swh:1:rel:33b960a3ee889392072f86f6df4f454be7250d61;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kainhofer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Owens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Schirmacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f08322915e5debdba3af8b81706a23b18a3e4762;origin=https://hal.archives-ouvertes.fr/hal-04726614;visit=swh:1:snp:7cbe6d541049d6cf3fbe52a53c850d5f9e1f6cf1;anchor=swh:1:rel:4bf9b740f98b524b33c021557411aae02e279976;path=/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722771v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gesmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd5eb342d0e2a276ab5dfcb1830aa3fb3437d559;origin=https://hal.archives-ouvertes.fr/hal-04722771;visit=swh:1:snp:bc0b6279b005fea5da9e72ab100e6d11afacb321;anchor=swh:1:rel:95a9b5f9763b4ec357e5b29199a3ff8347cf049c;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e67e1ccee19841f64c084ace3db3a01cf7fce0d8;origin=https://hal.archives-ouvertes.fr/hal-04726636;visit=swh:1:snp:8b3ed7caacd21664ccf066c35176fdbadc2a5e67;anchor=swh:1:rel:025e303c1027ef3c4b629ef8d0ed0ca1c6ae16fe;path=/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>