--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1947,291 +1947,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of pollutant-induced toxicity in skin and detoxification: Anti-pollution strategies and perspectives for cosmetic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A voxel-based method for designing a numerical biomechanical model patient-specific with an anatomical functional approach adapted to additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2018.1552684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407710v1</w:t>
+                <w:t xml:space="preserve">hal-02270943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voxel-based method for designing a numerical biomechanical model patient-specific with an anatomical functional approach adapted to additive manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+                <w:t xml:space="preserve">Mechanisms of pollutant-induced toxicity in skin and detoxification: Anti-pollution strategies and perspectives for cosmetic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.304-312. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (6), pp.446-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2018.1552684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270943v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing process creates local surface roughness modifications leading to variation in cell adhesion on multifaceted TiAl6V4 samples</w:t>
               </w:r>
@@ -2345,667 +2345,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-layered nerve guidance conduit design adapted to facilitate surgical implantation</w:t>
+                <w:t xml:space="preserve">Impact of chemical and physical treatments on the mechanical properties of poly(ε-caprolactone) fibers bundles for the anterior cruciate ligament reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayla Belanger</w:t>
+                <w:t xml:space="preserve">Amélie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schlatter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Migonney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hsr2.86⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0205722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954893v1</w:t>
+                <w:t xml:space="preserve">hal-01950344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Garcia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hebraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loret</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Corinne Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+                <w:t xml:space="preserve">Ludovic Gaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.3317-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863341v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemical and physical treatments on the mechanical properties of poly(ε-caprolactone) fibers bundles for the anterior cruciate ligament reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of Skin Re-innervation After Burns and Factors Involved in its Regulation: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+                <w:t xml:space="preserve">A Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Migonney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205722⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.280-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950344v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Wittmer</w:t>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gaut</w:t>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393845v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Skin Re-innervation After Burns and Factors Involved in its Regulation: A Pilot Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-layered nerve guidance conduit design adapted to facilitate surgical implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schollhammer</w:t>
+                <w:t xml:space="preserve">Kayla Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Morvan</w:t>
+                <w:t xml:space="preserve">Guy Schlatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hebraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Hu</w:t>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (2), pp.280-281. </w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.e86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-2826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950356v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-by-Layer Assembly of Nanosized Membrane Fractions for the Assessment of Cytochrome P450 Xenobiotic Metabolism</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Fibrin-Based Interpenetrating Polymer Networks as Potential Biomaterials for Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfat Gsib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cyto-biocompatibility study of thin-film transistors substrates using an organotypic culture method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,295 +3533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological Management of Skin Burn Injuries: Challenges and Perspectives in Wound Healing and Sensory Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organotypic culture to assess cell adhesion, growth and alignment of different organs on silk fibroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Girard</w:t>
+                <w:t xml:space="preserve">Tony Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Laverdet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamélia Ghazi</w:t>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.teb.2016.0195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.354-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276751v1</w:t>
+                <w:t xml:space="preserve">hal-01955068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotypic culture to assess cell adhesion, growth and alignment of different organs on silk fibroin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duval</w:t>
+                <w:t xml:space="preserve">Biotechnological Management of Skin Burn Injuries: Challenges and Perspectives in Wound Healing and Sensory Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Dinis</w:t>
+                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Kaplan</w:t>
+                <w:t xml:space="preserve">Kamélia Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.354-361. </w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.59-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/term.1916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ten.teb.2016.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955068v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of cytotoxicity and irritancy potential of sugar-based surfactants on skin-related 3D models</w:t>
               </w:r>
@@ -3966,77 +3966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatibility study of lithium disilicate and zirconium oxide ceramics for esthetic dental abutments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayla Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-liquid interface exposure to aerosols of poorly soluble nanomaterials induces different biological activation levels compared to exposure to suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Strategies in Tissue Engineering for Guided Peripheral Nerve Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayla Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Taourirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4526,64 +4526,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo analysis of nerve regeneration after sciatic nerve injury in a rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben-Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,307 +4921,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue adhesion of polished versus glazed lithium disilicate ceramic for dental applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced cellular adhesion on titanium by silk functionalized with titanium binding and RGD peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Duval</w:t>
+                <w:t xml:space="preserve">G. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-E. Azogui</w:t>
+                <w:t xml:space="preserve">T. Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jannetta</w:t>
+                <w:t xml:space="preserve">A.J. Mieszawska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pezron</w:t>
+                <w:t xml:space="preserve">R. Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.4935-4943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996049v1</w:t>
+                <w:t xml:space="preserve">hal-00782694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cellular adhesion on titanium by silk functionalized with titanium binding and RGD peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft tissue adhesion of polished versus glazed lithium disilicate ceramic for dental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vidal</w:t>
+                <w:t xml:space="preserve">J.-L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Blanchi</w:t>
+                <w:t xml:space="preserve">E.-E. Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mieszawska</w:t>
+                <w:t xml:space="preserve">R. Jannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Calabrese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Rossi</w:t>
+                <w:t xml:space="preserve">I. Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.e205-e212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782694v1</w:t>
+                <w:t xml:space="preserve">hal-01996049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ÉQUIVALENTS DE PEAU HUMAINE COMME MODÈLE PRÉ-CLINIQUE POUR LE DÉVELOPPEMENT ET LE CRIBLAGE DE NOUVEAUX AGENTS CICATRISANTS</w:t>
               </w:r>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Applications: Multifunctionalized Electrospun Silk Fibers Promote Axon Regeneration in the Central Nervous System (Adv. Funct. Mater. 22/2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting toxic effects observed in vivo after acute exposure to poorly soluble and inhalable nanomaterials by using more complex in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,90 +6846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study to assess the ability of different in vitro exposure models to predict in vivo pulmonary adverse effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6971,51 +6971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to evaluate which in vitro model and exposure method is more predictive for in vivo biological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polished vs glazed surface properties of lithium disilicate ceramic (IPS e.max®, Ivoclar Vivadent): a physico-chemical and biological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Esther Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Jannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,51 +7221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of soft tissue adhesion and proliferation on lithium disilicate ceramics and zirconia for aesthetic dental rehabilitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,51 +7507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04107335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00153-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12189152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Migonney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50479" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rangel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cola&#231;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Grosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.10.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quantin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.604398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Patatian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Floreani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2019.11.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Creusot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ficheux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2019.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2019.e00054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01954893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Belanger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlatter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.86" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Buh&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trimaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schollhammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2826" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cola&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ficheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01738" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01954901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gsib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deneufchatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goczkowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Guigon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.10.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N1KBJR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfat Gsib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deneufchatel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7120436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;lia Ghazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0195" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB1MQG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01951597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Verbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5051/jpis.2016.46.6.362" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFS9QV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955231v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Taourirt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25RL73W6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/12/125003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowacki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.09.065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6BG09TC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Azogui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jannetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBMXTNRF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mieszawska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabrese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Follet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vodouh&#234;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.02.057" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.08.039" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Schlichter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;lix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00279-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF368V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feltz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.16-16-04835.1996" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473062v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jannetta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02004976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.s1.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04107335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00153-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12189152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04392856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Ji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stricher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Sarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13203598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rangel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Migonney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50479" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rangel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cola&#231;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Grosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.10.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03066117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quantin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.604398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Patatian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Floreani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2019.11.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Creusot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ficheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2019.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2019.e00054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Buh&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schollhammer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2826" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01954893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Belanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlatter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.86" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cola&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ficheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01738" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01954901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gsib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deneufchatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goczkowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Guigon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.10.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N1KBJR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfat Gsib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deneufchatel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7120436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1916" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;lia Ghazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0195" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01950364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB1MQG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01951597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Verbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5051/jpis.2016.46.6.362" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFS9QV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955231v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Taourirt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25RL73W6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/12/125003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowacki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.09.065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6BG09TC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mieszawska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabrese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Azogui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jannetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBMXTNRF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Follet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiedemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201190103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Manglapus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champliaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunken" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.11.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4WJMX38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vodouh&#234;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.02.057" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.08.039" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Schlichter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;lix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00279-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF368V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feltz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.16-16-04835.1996" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473062v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jannetta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02004976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.s1.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>