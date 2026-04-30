--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -256,165 +256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le régime d'assistance médicale (RAMED) au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Solidarité Internationale : les enjeux de la santé", 18eme quinzaine des Tiers-Mondes, Maison des Tiers mondes et de solidarité internationale, Montpellier, 10-27 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les principes du schéma de démographie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Tribunes libérales de la Fondation des Médecins de France (FMF), Juan-Les-Pins, 23-25 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074412v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -426,174 +426,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Grand-Est - Approche par territoire de santé (mise à jour 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS CD Grand-Est. 2024, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Ile-de-France - Approche par territoire de santé (mise à jour 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS CD Ile-de-France. 2024, pp.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...64 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Provence-Alpes-Côte d'Azur - Approche par territoire de santé (mise à jour 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -624,372 +624,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Provence-Alpes-Côte d'Azur - Approche par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS CD PACA. 2022, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les médecins généralistes libéraux en région Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Bourgogne-Franche-Comté. 2022, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Auvergne-Rhône-Alpes - Approche par territoire de santé (mise à jour 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS CD - Auvergne-Rhône-Alpes. 2022, pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Ile-de-France - Approche par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS CD Ile-de-France. 2022, pp.270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les chirurgiens-dentistes libéraux en région Grand-Est - Approche par territoire de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS CD Grand-Est. 2022, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...262 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Schéma de Démographie Médicale : les masseurs-kinésithérapeutes libéraux en région Auvergne-Rhône-Alpes (mise à jour 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1020,3591 +1020,3591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Rhumatologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Cardiologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de la Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Chirurgie Urologique libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de la Haute-Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Dermatologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Chirurgie Orthopédiste et Traumatologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : l'Endocrinologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Radiologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : l'Anesthésiologie libérale par territoire de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Psychiatrie libérale par territoire de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...205 lines deleted...]
-                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Dermatologie libérale par territoire de santé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Pneumologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Neurochirurgie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Gynécologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Gastroentérologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Pédiatrie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Chirurgie Esthétique libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : l'Ophtalmologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : l’Oto-rhino-laryngologie libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Chirurgie Vasculaire libérale par territoire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Chirurgie Générale et Viscérale libérale par territoire de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...227 lines deleted...]
-                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : l'Endocrinologie libérale par territoire de santé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : la Neurologie libérale par territoire de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...791 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de la Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département de l'Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Auvergne-Rhône-Alpes : les médecins généralistes libéraux par territoire de santé, département du Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URPS ML Auvergne-Rhône-Alpes. 2019, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...526 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux en région Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : les médecins spécialistes libéraux par territoires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de la Haute-Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le schéma de démographie médicale : les chirurgiens-dentistes en région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS CD - Auvergne-Rhône-Alpes. 2018, 138 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de la Nièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de l'Yonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 89 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 117 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : l'Oto-Rhino-Laryngologie Libérale par territoires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : l'Ophtalmologie Libérale par territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Pédiatrie Libérale par territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...73 lines deleted...]
-                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de la Haute-Saône</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Neurologie Libérale par territoires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Dermatologie Libérale par territoires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 69 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de Belfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : l'Endocrinologie Libérale par territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Le schéma de démographie médicale : les chirurgiens-dentistes en région Auvergne-Rhône-Alpes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Gastro-Entérologie Libérale par territoires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Schéma de démographie médicale : les masseurs-kinésithérapeutes en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS CD - Auvergne-Rhône-Alpes. 2018, 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : l'Oto-Rhino-Laryngologie Libérale par territoires de santé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de la Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale des médecins généralistes libéraux : département de la Saône-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Cardiologie Libérale par territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...725 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie médicale en région Bourgogne-Franche-Comté : la Gynécologie Libérale par territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URPS ML Bourgogne-Franche-Comté. 2018, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078349v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-03078333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la démographie médicale en Rhône-Alpes</w:t>
               </w:r>
@@ -5353,51 +5353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>