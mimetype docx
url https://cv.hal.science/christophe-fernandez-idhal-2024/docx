--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,7731 +66,7856 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Lescieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Agreenium et IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge book on milk microfiltration : an INRA project to identify key actions in research on proteins fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taillander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès MemPro VI Intégration des Membranes dans les procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge book on milk microfiltration : an INRA project to identify key actions in research on proteins fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Sobantka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE10 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation descriptive de la bioraffinerie lignocellulosique bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Aichouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journées du GDR 3544</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrrand, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation descriptive de la bioraffinerie lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Aichouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes journées du GDR 3544 « Sciences du bois » - Clermont-Ferrand, 4-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et évaluation d’un livre électronique de connaissances sur la rhéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to acquire scientific knowledge for university to industry knowledge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Information Process and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valence, Spain. , 2012, "Taste It! Try It! – A Semantic Web Mobile Review Application". eKNOW 2012: The Fourth International Conference on Information, Process, and Knowledge Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese eK-Book: a new web-based medium for capitalising on, structuring and transferring cheesemaking knowledge and know-how</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81 (2), pp.369-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JD-07-2024-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic knowledge books (eK-Books) as a medium to capitalise on and transfer scientific, engineering, operational, technological and craft knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (5), pp.e0299150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0299150.s002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A many-objective optimization model for the end-of-life of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Quéheille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10669-024-09984-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From narratives to indicator-based future scenarios of urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.103431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.futures.2024.103431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of skim milk microfiltration based on expert knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllis Belna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205, pp.117624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d’évaluation de la mobilité urbaine à base d’indicateurs pour un usage multiacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (1), pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et évaluation d'un livre électronique de connaissances sur la Rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01687904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real estate property maintenance optimization based on multiobjective multidimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.227-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mice.12246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par essaim particulaire de la planification des actions de maintenance d’un parc immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil–structure interaction: Parameters identification using particle swarm optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (17-18), pp.1602-1614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un isolant thermique et acoustique à base végétale : du concept à sa réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delisee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Malvestio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (3), pp.315-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.20.315-334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective preliminary ecodesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (4), pp.237-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-009-0080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-heuristic methods applied to the design of wood-plastic composites, with some attention to environmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (5), pp.533-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998308097681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisation par essaim particulaire appliquée à la conception de composites à renforts lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (2), pp.185-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.18.185-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Baudrit</w:t>
+                <w:t xml:space="preserve">The Lignocost book: a simple and comprehensive electronic knowledge book on lignin sources, availability, characteristics and properties for the future applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Snijder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien van Vredendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05030951v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-04475584v1</w:t>
+                <w:t xml:space="preserve">The Zelcor book: an electronic knowledge book for the cascading use of biorefinery recalcitrant side streams into high added-value biobased products and fine chemicals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Livre électronique de connaissances sur les infrastructures et compétences en bioéconomie de la forêt en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Meymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...905 lines deleted...]
-                <w:t xml:space="preserve">hal-01123354v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t>
+              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669453v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobi-Switch : un jeu sérieux pour représenter des évolutions de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190423v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobi-Switch : un jeu sérieux pour représenter des évolutions de la mobilité urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Lashermes</w:t>
+                <w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252276v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCaMEx, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Couteaux Julien</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA’22 Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739201v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Baudrit</w:t>
+                <w:t xml:space="preserve">Développement d'un outil d'optimisation multi-objectif d'un procédé de microfiltration tangentielle pour la séparation des protéines laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">MemPro 7 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739195v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'optimisation multi-objectif d'un procédé de microfiltration tangentielle pour la séparation des protéines laitières</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DOCaMEx, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couteaux Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Agabriel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MemPro 7 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">APIA’22 Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696862v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization of a food process based on expert knowledge Example of 0.1 µm skim milk microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllis Belna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization of a food process based on expert knowledge : Example of 0.1 µm skim milk microfiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllis Belna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EFFoST International Conference 2021 Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST), Nov 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431172v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiobjective optimization of a food process based on expert knowledge : Example of 0.1 µm skim milk microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëllis Belna</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2021, Sète, France</w:t>
+              <w:t xml:space="preserve">35th EFFoST International Conference 2021 Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST), Nov 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384615v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173861v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173776v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125592v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et structuration efficiente de la connaissance de la bioraffinerie lignocellulosique du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conception d’un livre de connaissance sur la bioéconomie circulaire de la filière Bois en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Meymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR 3544 ''Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739434v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un livre de connaissance sur la bioéconomie circulaire de la filière Bois en Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Représentation et structuration efficiente de la connaissance de la bioraffinerie lignocellulosique du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR 3544 ''Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27. Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739910v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’utilisation du pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Oum Lissouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th Meeting of the European Working Group «Multiple Criteria Decision Aiding»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition, représentation et transfert de connaissances scientifiques via un livre de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.1692.5761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation de langage métier et transfert de connaissances : exemple de la panification française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3789.7283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au choix pour la réhabilitation thermique de maisons individuelles via un système expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par essaim particulaire de la planification des actions de maintenance d’un parc immobilier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Catalogue électronique des souches de Fusarium de la collection MycSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AUGC et IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Universitaire de Génie Civil (AUGC). FRA., Jun 2012, Chambéry, France. 11 p</w:t>
+              <w:t xml:space="preserve">Mycotoxines 2012 - 19 Janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., 2012, Bordeaux, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804440v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue électronique des souches de Fusarium de la collection MycSA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimisation par essaim particulaire de la planification des actions de maintenance d’un parc immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycotoxines 2012 - 19 Janvier 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., 2012, Bordeaux, France. 48 p</w:t>
+              <w:t xml:space="preserve">Journées AUGC et IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Universitaire de Génie Civil (AUGC). FRA., Jun 2012, Chambéry, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748484v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et représentation de connaissances scientifiques en vue de leur transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées Francophones d'Ingénierie des Connaissances 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-objectifs de propriétés d'un matériau par essaim particulaire : application aux composites à base de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrés Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception et innovation à partir d'agroressources : objectif ou contrainte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Sciences et Industrie du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Knowledge Base on Cereal Food Foams Processing and Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bubbles in Food II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristic methods applied to the environmentally conscious optimization of wood-plastic composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Technical Conference of the American Society for Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lignocost book: a simple and comprehensive electronic knowledge book on lignin sources, availability, characteristics and properties for the future applications</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04221917v1</w:t>
+                <w:t xml:space="preserve">Cheeser_MBK: an Electronic Knowledge Books Designer for French Cheese Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zelcor book: an electronic knowledge book for the cascading use of biorefinery recalcitrant side streams into high added-value biobased products and fine chemicals.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MakeBook: Make a Book of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-03257152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre électronique de connaissances sur les infrastructures et compétences en bioéconomie de la forêt en Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ted: Tool for Eco-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03739292v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheeser_MBK: an Electronic Knowledge Books Designer for French Cheese Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DOCAMEX, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couteaux Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03739258v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre électronique de connaissances sur la biosynthèse de la lignocellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre électronique de connaissances sur les infrastructures et compétences en bioéconomie de la forêt en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meymy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Joffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794912v1</w:t>
-              </w:r>
-[...311 lines deleted...]
-                <w:t xml:space="preserve">hal-03739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de présentation du CATI DIISCICO au séminaireINRAE Semantic Linked Data du 11 au 14 octobre Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maellis Belna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7937,51 +8062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299150.s002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-024-09984-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lashermes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Agabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48M412Z3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.20.315-334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D694AE852745CE25859973A25DFD790C78AE7E20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0080-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308097681" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE7D481EA7F288A11720767E40D8F735ACA483AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.18.185-190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BB709B9F45C82F4B153EC358508239C16B990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taillander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Aichouchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Sobantka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Raboutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Meymy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Oum Lissouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jmal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1692.5761" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ari&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meymy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taillander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Sobantka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Aichouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Raboutet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299150.s002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-024-09984-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lashermes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Agabriel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12246" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48M412Z3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.20.315-334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D694AE852745CE25859973A25DFD790C78AE7E20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0080-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308097681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE7D481EA7F288A11720767E40D8F735ACA483AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.18.185-190" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BB709B9F45C82F4B153EC358508239C16B990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Meymy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Oum Lissouck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jmal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1692.5761" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ari&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meymy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>