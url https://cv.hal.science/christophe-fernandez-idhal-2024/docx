--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -850,303 +850,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge book on milk microfiltration : an INRA project to identify key actions in research on proteins fractionation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation descriptive de la bioraffinerie lignocellulosique bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Aichouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. , 2015</w:t>
+              <w:t xml:space="preserve">14. Journées du GDR 3544</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740911v1</w:t>
+                <w:t xml:space="preserve">hal-02739432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation descriptive de la bioraffinerie lignocellulosique bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Knowledge book on milk microfiltration : an INRA project to identify key actions in research on proteins fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Aichouchi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicja Sobantka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées du GDR 3544</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrrand, France. 2015</w:t>
+              <w:t xml:space="preserve">ECCE10 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739432v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation descriptive de la bioraffinerie lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Aichouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,261 +1599,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic knowledge books (eK-Books) as a medium to capitalise on and transfer scientific, engineering, operational, technological and craft knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Baudrit</w:t>
+                <w:t xml:space="preserve">A many-objective optimization model for the end-of-life of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Quéheille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299150.s002⟩</w:t>
+              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-024-09984-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643888v1</w:t>
+                <w:t xml:space="preserve">hal-04651893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A many-objective optimization model for the end-of-life of buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+                <w:t xml:space="preserve">Electronic knowledge books (eK-Books) as a medium to capitalise on and transfer scientific, engineering, operational, technological and craft knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.19. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0299150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10669-024-09984-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299150.s002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651893v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From narratives to indicator-based future scenarios of urban mobility</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.103431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllis Belna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d’évaluation de la mobilité urbaine à base d’indicateurs pour un usage multiacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real estate property maintenance optimization based on multiobjective multidimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par essaim particulaire de la planification des actions de maintenance d’un parc immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,352 +3295,3763 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobi-Switch : un jeu sérieux pour représenter des évolutions de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et reconnaitre des essences de bois à l'aide d'un réseau Bayésien basé sur des indicateurs macroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC’22 Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un outil d'optimisation multi-objectif d'un procédé de microfiltration tangentielle pour la séparation des protéines laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MemPro 7 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOCaMEx, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couteaux Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APIA’22 Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiobjective optimization of a food process based on expert knowledge : Example of 0.1 µm skim milk microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th EFFoST International Conference 2021 Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST), Nov 2021, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2021, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiobjective optimization of a food process based on expert knowledge Example of 0.1 µm skim milk microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOODSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VISUALIZING FOODMC COST NETWORK, GRAPH DATABASE AND VISUALIZATION WEB TOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOODSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation et structuration efficiente de la connaissance de la bioraffinerie lignocellulosique du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’un livre de connaissance sur la bioéconomie circulaire de la filière Bois en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Meymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées du GDR 3544 ''Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de l’utilisation du pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Oum Lissouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80th Meeting of the European Working Group «Multiple Criteria Decision Aiding»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition, représentation et transfert de connaissances scientifiques via un livre de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Jmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1692.5761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation de langage métier et transfert de connaissances : exemple de la panification française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque International CIA « Connaissances et Informations en Action » « Transfert et organisation des connaissances en contexte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3789.7283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide au choix pour la réhabilitation thermique de maisons individuelles via un système expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. Rencontres de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation par essaim particulaire de la planification des actions de maintenance d’un parc immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées AUGC et IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Universitaire de Génie Civil (AUGC). FRA., Jun 2012, Chambéry, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue électronique des souches de Fusarium de la collection MycSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycotoxines 2012 - 19 Janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., 2012, Bordeaux, France. 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et représentation de connaissances scientifiques en vue de leur transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Jmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Journées Francophones d'Ingénierie des Connaissances 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation multi-objectifs de propriétés d'un matériau par essaim particulaire : application aux composites à base de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Congrés Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoconception et innovation à partir d'agroressources : objectif ou contrainte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloque Sciences et Industrie du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Knowledge Base on Cereal Food Foams Processing and Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bubbles in Food II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaheuristic methods applied to the environmentally conscious optimization of wood-plastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. Technical Conference of the American Society for Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lignocost book: a simple and comprehensive electronic knowledge book on lignin sources, availability, characteristics and properties for the future applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Snijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien van Vredendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zelcor book: an electronic knowledge book for the cascading use of biorefinery recalcitrant side streams into high added-value biobased products and fine chemicals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre électronique de connaissances sur les infrastructures et compétences en bioéconomie de la forêt en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Meymy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,3516 +7072,457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Outil de Diagnostic: Application à l'Essai de Panification en Industrie Boulangère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DOCAMEX, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couteaux Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04190423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobi-Switch : un jeu sérieux pour représenter des évolutions de la mobilité urbaine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Livre électronique de connaissances sur la biosynthèse de la lignocellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04252276v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Cufi</w:t>
+                <w:t xml:space="preserve">Livre électronique de connaissances sur les infrastructures et compétences en bioéconomie de la forêt en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meymy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">Maëllis Belna</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...485 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Adam</w:t>
-[...774 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Joffres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1480 lines deleted...]
-                <w:t xml:space="preserve">hal-01219567v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheeser_MBK: an Electronic Knowledge Books Designer for French Cheese Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7192,73 +7544,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MakeBook: Make a Book of Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7267,73 +7619,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted: Tool for Eco-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7355,409 +7707,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822283v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-02794912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8062,51 +8062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taillander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Sobantka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Aichouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Raboutet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299150.s002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-024-09984-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lashermes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Agabriel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12246" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48M412Z3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.20.315-334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D694AE852745CE25859973A25DFD790C78AE7E20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0080-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308097681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE7D481EA7F288A11720767E40D8F735ACA483AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.18.185-190" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BB709B9F45C82F4B153EC358508239C16B990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Meymy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Oum Lissouck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jmal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1692.5761" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ari&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meymy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taillander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Aichouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Sobantka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Raboutet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-024-09984-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299150.s002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lashermes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Agabriel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12246" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48M412Z3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.20.315-334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D694AE852745CE25859973A25DFD790C78AE7E20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0080-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308097681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE7D481EA7F288A11720767E40D8F735ACA483AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.18.185-190" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BB709B9F45C82F4B153EC358508239C16B990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Meymy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Oum Lissouck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jmal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1692.5761" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3789.7283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ari&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meymy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>