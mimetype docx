--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,69635 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...69584 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Finot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Physique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0755-5995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09468393X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=l1FKil4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3862-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (201)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified model for breathing solitons in fiber lasers: Mechanisms across below- and above-threshold regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136, pp.123801. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/rk2z-ymkn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics in breathing-soliton lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.2580628. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2025.2580628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin’s model for soliton molecules in ultrafast fiber ring laser cavity: Investigating experimentally the interplay between noise and inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.116472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA Nonlinearity Aware Longitudinal Power Profile Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Eldahrawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Lorences-Riesgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hafermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (13), pp.6342-6348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2025.3563212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing-injection locking in a self-starting Mamyshev oscillator induced by the dissipative Faraday instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e00742. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202500742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification of non-linear dynamics in optical fiber propagation using intensity clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 472, pp.134502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2024.134502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signal processing of telecommunication signals to high pulse energy lasers: the Mamyshev regenerator case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (16), pp.2835-2846. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2024-0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons and coherent structures in optics: 50th anniversary of the prediction of optical solitons in fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 574, pp.131107. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the complexity of Arnold’s tongues in a breathing-soliton laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.eads3660. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ads3660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Physical Intuition in Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, December 2024, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase shaping of dual-pumped Brillouin–Kerr frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Deroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3154-3157. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.522008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high-order interactions on the fundamental dynamics of four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.043503. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.110.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of a spectral asymmetry invariant in optical fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2300489. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.202300489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of optical chaotic solitons and modulated subharmonic route to chaos in mode-locked laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133, pp.263801. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.263801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fiber optics with unsupervised dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (15), pp.4202. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.524529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-field and effective-background effects in coupled integrated photonic waveguide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.063502. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dispersive Fourier Transform dataset using Dynamic Mode Decomposition: evidence of multiple vibrational modes, and their interplay in a three-soliton molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (11), pp.3015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.488968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory control in idealized four-wave mixing processes in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 538, pp.129472. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering experiments on optical solitons in fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of interaction dynamics and rogue wave localization in modulation instability using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10462. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of spectral extreme events in ultrafast fibre lasers by a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2200470. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202200470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation, desynchronisation and intermediate regime of breathing solitons and soliton molecules in a laser cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (26), pp.263802. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.263802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nonlinear reshaping of periodic signals in optical fibre with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 542, pp.129563. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network analysis of unstable temporal intensity peaks in continuous wave modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.129570 (8). </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized Four Wave Mixing Dynamics in a Nonlinear Schrödinger Equation Fibre System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of instabilities in noise-like pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.15060. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.455945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farey tree and devil's staircase of frequency-locked breathers in ultrafast lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.5784. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33525-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized four-wave mixing dynamics in a nonlinear Schrödinger equation fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent breathing soliton generation in ultrafast fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2100191. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202100191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model discovery of ideal four-wave mixing in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.12711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space topology of four-wave mixing reconstructed by a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (24), pp.6317-6320. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.472039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fresnel diffraction at a straight edge with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.035306. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ac5bec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling self-similar parabolic pulses in optical fibres with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100066. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal analogue of diffractive couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100059. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity incoherent supercontinuum dynamics and rogue waves in a broadband dissipative soliton laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.5567. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25861-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breather Molecular Complexes in a Passively Mode‐Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Sugavanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2000132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse generation from binary temporal phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.1616-1622. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal optical Besselon waves for high-repetition rate picosecond sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.025001. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/abdd80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peregrine soliton-like structure that has nothing to deal with a Peregrine breather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.590415. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.590415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Compression of Besselon Waves for High Repetition-Rate Subpicosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (23), pp.1493-1496. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.3037786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial dispersive shock waves on an incoherent landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (12), pp.3622. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.405099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1900597. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201900597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of stimulated Brillouin scattering at 2 µm in various infrared glass-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Deroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (12), pp.3792-3800. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.401252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pulse doublet resulting from the nonlinear splitting of a super-Gaussian pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.025103. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab66c3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength high-repetition rate source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.016203. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1555-6611/ab5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Fresnel diffraction induced by phase jumps in linear and nonlinear optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.103344. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2020.103344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather signatures from dispersive propagation of a periodically phase-modulated continuous wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.102545. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-repetition-rate source delivering optical pulse trains with a controllable level of amplitude and temporal jitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.e12182. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.12182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural networks for nonlinear pulse shaping in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.106439. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-swept high-repetition rate optical source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.3038-3041. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time characterization of spectral instabilities in a mode-locked fibre laser exhibiting soliton-similariton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13950. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arago spot formation in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.105504. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ab4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of sinusoidal phase modulation in temporal optics to highlight some properties of the Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.055301. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/ab1a54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Waveguides for High-Speed Optical Transmissions and Parametric Conversion around 2 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.165-168. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2887312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like breathers in optics and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.012207. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangular spectral phase tailoring for the generation of high-quality picosecond pulse trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4913-4916. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-rich Si nitride waveguides for optical transmissions and toward wavelength conversion around 2 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Dominguez Bucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (19), pp.5165-5169. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.005165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of dual-pump nonlinear amplifying loop mirror mode-locked all-fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.065105. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab1bd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial dispersive shock waves in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.138. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple guidelines to predict self-phase modulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.3143-3152. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.003143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear sculpturing of optical pulses with normally dispersive fiber-based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.306. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2018.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective generation of Kerr combs induced by asymmetrically phase-detuned dual pumping of a fiber ring cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.4449-4952. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of initial pulse characteristics on the mitigation of self-phase modulation by sinusoidally time varying phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.62. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a temporal sinusoidal phase modulation on the optical spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.055303. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aad61c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based measurement of temporal intensity and phase profiles of an optical telecommunication pulse through self-phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.882-886. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the emergence of Peregrine-like events in focusing dam break flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (12), pp.2864-2867. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.002864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of initial pulse shape on the nonlinear spectral compression in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and incoherent seeding of dissipative modulation instability in a nonlinear fiber ring cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectrum broadening cancellation by sinusoidal phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (12), pp.2902-2905. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband etching-free metal grating couplers embedded in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (12), pp.2778-2781. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of temporal dispersion gratings in fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1511-1517. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.001511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-wave interferences space-time duality: Young slits, Fresnel biprism and Billet bilens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2017.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of high speed optical transmission at 2 µm in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.631. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app7060631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques pour simuler les phénomènes hydrodynamiques avec la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20178636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction ratio enhancement by sinusoidal phase modulation and nonlinear spectral focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.115401. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1555-6611/aa8291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of picosecond pulses forming dispersive shock waves in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.3044-3047. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of amplitude jitter and signal-to-noise ratio on the nonlinear spectral compression in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389, pp.197-202. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 GBit/s Optical Transmissions at 1.98 µm in cm-long SiGe Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (17), pp.1213-1214. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2017.1961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Sampling and Magnification Technique Based on Phase Modulators and Dispersive Elements: the Temporal Lenticular Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.125-129. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz pulse source based on XPM-induced focusing in normally dispersive optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (6), pp.1110-1113. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.001110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design rules for nonlinear spectral compression in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.760-767. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 GHz waveform generated by the optical Fourier synthesis of four spectral sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.015102. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-2011/13/1/015102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear spectral compression in fibre by external sinusoidal phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levon Mouradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.105504. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/10/105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical sampling and magnification based on XPM-induced focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (22), pp.24921-24929. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.024921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear parametric resonances in quasiperiodic dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348, pp.24-30. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz photonic waveform generator by linear shaping of four spectral sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1422-1425. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.023823. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pump shape on the modulation instability process induced in a dispersion oscillating fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.892-899. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.32.000892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of spectral sideband splitting in strongly dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Kouomou Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.455-458. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Applications of In-Cavity Pulse Shaping by Spectral Sculpturing in Mode-Locked Fibre Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1379-1398. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app5041379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Programmable Optical Nyquist Pulse Generation in Passively Mode-Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.7802008. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2015.2475177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear Schrodinger equation and the propagation of weakly nonlinear waves in optical fibres and on the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aop.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breathers as ultra-wideband pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Kouomou Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp.664-667. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping and polarization dynamics in mode-locked ﬁber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Sergeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbo Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tsatourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1442011. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979214420119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain sideband splitting in dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.513-519. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength conversion and temporal compression of a pulse train using a dispersion oscillating fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Kouomou Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (10), pp.768-770. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Optical Undular Bores in Multiple Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.021022. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage linear-nonlinear shaping of an optical frequency comb as rogue nonlinear-Schrödinger-equation-solution generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.023821. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.89.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shaping in mode-locked ﬁber lasers by in-cavity spectral ﬁlter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Karakuzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Petropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.438-441. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Four-Wave Mixing Processes in Dispersion Oscillating Telecom Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Fedorovich Kosolapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (24), pp.5361-5364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water rogue wavetrains in nonlinear optical ﬁbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.932-939. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of optical flaticon pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (19), pp.3899-3902. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.003899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of modulationally unstable multi-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme optical fluctuations in lumped Raman fibre amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.064009. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/15/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality optical pulse train generator based on solitons on finite background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (10), pp.1663-1665. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.001663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical regeneration of polarization of a 40 Gbit/s return-to-zero telecommunication signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PRJ.1.000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analog of the Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.143902. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.143902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse transition to similaritons in normally dispersive fibre amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.025202. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/15/2/025202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-thermal modulation of surface plasmon polariton propagation at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkan Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.22269. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.022269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral shaping and optical rogue events in fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on &amp;quot;Research on the nonlinear pulse propagation by numerical analysis&amp;quot; by Li Li and Aihan Yin, Optik, vol. 12 (13) (2011) pp. 1195-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123 (19), pp.1805-1806. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2011.11.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampliﬁer similariton ﬁber laser with nonlinear spectral compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (21), pp.4531-4533. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based device for the detection of low-intensity fluctuations of ultrashort pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (7), pp.949-953. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.000949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active reduction of ﬂuctuations in fourth-order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), pp.4305-4307. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct temporal reconstruction of a picosecond pulse by cross-correlation in a semiconductor device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (13), pp.778-780. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.1608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures of extreme optical fluctuations in lumped Raman fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (02), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fiber-based photonic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Ania-Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez Herraez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.530648. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/530648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-like pulses generated at high harmonics in a partially-mode-locked km-long Raman ﬁber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4816-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber spectral compression of picosecond pulses at telecommunication wavelength enhanced by amplitude shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4547-4553. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.004547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in ﬁbres for pulse generation and optical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.159057. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/159057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Residual Chromatic Dispersion or OSNR via Nonlinear Spectral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (9), pp.537-539. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2113372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-phase-matched third harmonic generation in optical fibers using refractive-index gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Tarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2011.2107888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized multiplex coherent anti-Stokes Raman scattering using a picosecond laser and a fiber supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.021108. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3534783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping by coherent addition of multiple redshifted solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (7), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mamyshev regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.257-263. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10043-011-0052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (35), pp.3149-3155. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fourth-order fiber dispersion on ultrashort parabolic optical pulses in the normal dispersion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon G. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2059-2065. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton generation and breakup in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Modulation Instability in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.253901. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doubling and wavelength conversion through triangular nonlinear pulse reshaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Verscheure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (21), pp.1194-1196. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fibered High-Quality Stable 20-GHz and 40-GHz Picosecond Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (20), pp.1487-1489. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2163502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical reshaping in optical fibers for ultrafast applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201012.003364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical nonlinear processing of both polarization state and intensity profile for 40 Gbit/s regeneration applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (18), pp.17158-17166. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform-limited spectral compression by self-phase modulation of amplitude-shaped pulses with negative chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.707-709. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Statistics in Raman Fiber Amplifiers: From Analytical Description to Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.2594-2603. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2011.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of an ultrafast all-optical bit-error indicating scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.392-395. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial phase profile on the asymptotic self-similar parabolic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp.709-721. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218863509004944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2R Mamyshev Regeneration Architecture Based on a Three-Fiber Arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (9), pp.1373-1379. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2010.2040945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling guidelines of a soliton-based power limiter for 2R-optical regeneration applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (17), pp.2552-2556. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2010.2055835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group birefringence cancellation in highly birefringent photonic crystal fibre at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.525-526. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.2959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple four-wave mixing in optical fibers: 1.5–3.4-THz femtosecond pulse sources and real-time monitoring of a 20-GHz picosecond source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (11), pp.2425-2429. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.790-795. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 374 (34), pp.3585-3589. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical fiber-based ultrafast amplitude jitter magnifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (18), pp.18697-18702. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.018697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soliton hydrodynamique à la vague scélérate : reproduire optiquement les ondes non-linéaires pour mieux les comprendre et les maitriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uB Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of dark similaritons on the compact parabolic background in dispersion-managed optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Fang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (10), pp.8278-8286. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.008278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-phase modulation-based 2R regenerator including pulse compression and offset filtering for 42.6 Gbit/s RZ-33% transmission systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (20), pp.17747-17757. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.017747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photonique, une discipline pleine de promesses, l'exemple des télécommunications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin annuel de l'Université pour Tous de Bourgogne, section d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton and rogue wave statistics in supercontinuum generation in photonic crystal fibre with two zero dispersion wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173 (1), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-01081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Parabolic Pulse Generation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (11), pp.1482-1489. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2027446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear femtosecond pulse propagation in an all-solid photonic bandgap fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szpulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (12), pp.10393-10398. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.010393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Characterizations of Chalcogenide Photonic Crystal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (11), pp.1707-1715. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2021672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of extreme events generated in Raman fiber amplifiers through spectral offset filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (2), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2030513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit-Error-Rate Assessment of 170-Gb/s Regeneration Using a Saturable Absorber and a Nonlinear-Fiber-Based Power Limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.158-160. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2009.2037157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton Generation and Rogue-Wave-Like Behavior Through Fourth-Order Scalar Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2009.2032150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of extreme events in fiber-based parametric processes driven by a partially incoherent pump wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (8), pp.1138-1140. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a continuously tunable delay line using vectorial modulational instability and chromatic dispersion in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (5), pp.1016-1019. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2008.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion managed self-similar parabolic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.085101. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/8/085101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurement of long parabolic optical similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (21), pp.1239-1240. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20081663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similariton interactions in nonlinear graded-index waveguide amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Fang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Porsezian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (5), pp.053807.1-053807.7. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a two-channel 2R all-optical regenerator based on a counter-propagating configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mukasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.2264-2275. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.002264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle 160-GHz femtosecond pulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (11), pp.817-820. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200810074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue-wave-like extreme value fluctuations in fiber Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (21), pp.16467-16474. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.016467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural irregularities on high-bite-rate pulse compression techniques in photonics crystal fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (17), pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20081153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of localized pulses from incoherent wave in optical fiber lines made of concatenated Mamyshev regenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (9), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic Pulse Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802269753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial impact of wave-breaking for coherent continuum formation in normally dispersive nonlinear fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (11), pp.1938-1948. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.001938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of an optical regenerator exploiting self-phase modulation and spectral offset filtering at 40 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281 (8), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of parabolic pulse propagation in nonlinear dispersion decreasing optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second zero dispersion wavelength measurement through soliton self-frequency shift compensation in suspended core fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gadret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (23), pp.1370-1371. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity in ultrafast nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation through passive nonlinear pulse reshaping in a normally dispersive two segment fiber device.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (3), pp.852-864. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.000852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle 20-GHz and 40-GHz picosecond pulse sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (21), pp.1711-1713. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2007.906110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design scaling rules for 2R-Optical Self-Phase Modulation-based regenerators 2R regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mukasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.5100-5113. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.005100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (24), pp.15824-15835. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.015824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation from continuous waves of frequency combs with large overall bandwidth and tunable central wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (16), pp.886-887. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20071608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (24), pp.15824-15835. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic properties of incoherent waves propagating in an all-optical regenerator line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (22), pp.3263-3265. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.003263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision of optical similarities in a Raman fiber amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.135-137. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 20-GHz picosecond pulse trains in the normal and anomalous dispersion regimes of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sinardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (1), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-flat SPM-broadened spectra in a highly nonlinear fiber using parabolic pulses formed in a fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mukasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.F Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (17), pp.7617-7622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of dark solitons by interaction between similaritons in Raman fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.217-226. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2006.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of characterisation techniques in intensity and phase of ultrashort optical impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.131-133. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power picosecond and femtosecond source based on Yb-doped fiber amplification of VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (21), pp.9611-9616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pumping configuration on the generation of optical similaritons in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 249 (4-6), pp.553-561. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.01.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et collisions de similaritons optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative 40 Gbit/s wavelength converter based on similariton generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (14), pp.1776-1778. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic characteristics of parabolic similariton pulses in optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.2533-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a partially coherent CW laser beam in single–mode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, n° 13, pp.2838-2843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman dans une fibre NZ-DSF Génération de similaritons optiques à 1550 nm par amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.181-182. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of parabolic pulses generated via Raman amplification in standard optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (5), pp.1211-1218. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.837214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses via Raman amplification in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (405)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of nonlinear polarisation coupling in optical fibre based extreme learning machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Emonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Skalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strange map of synchronization: breathing solitons beyond the ordinary Arnold’s tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Solitons to Wave Breaking: Let the Data Classify the Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Route to Chaos in Mode-Locked Laser: The Modulated Subharmonic Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Machine Learning Methods in Nonlinear Fiber Optics: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON67126.2025.11125458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for experiments and theory in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summer Topicals, Light by Light Manipulation for Next Generation Photonics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Ultrafast Nonlinear Fiber Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics Technical Group webinar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nonlinear Optics Technical Group, Dec 2025, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la théorie du passage non-adiabatique au contrôle de réseaux de guides couplés intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2025, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights, new experiments, and new approaches to computation: the many synergies between machine learning and nonlinear fibre optics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC2025, 51st European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du non-linéaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Non-adiabatic theory to the control of integrated waveguides arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.ITh3A.6, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITh3A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la complexité des langues d'Arnold dans un laser fibré à solitons à respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics using dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvre mon métier de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvre mon métier de ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège Camille Claudel, Nov 2025, Chevigny Saint-Sauveur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation and Chaotic Dynamics in Breathing-Soliton Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summer Topicals, Light by Light Manipulation for Next Generation Photonics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2025, Berlin, Germany. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM65312.2025.11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage machine en optique non-linéaire ultrarapide fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics in breathing-soliton lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrable Systems in Newcastle 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage de la phase spectrale d’un peigne Kerr de fréquences issu d’une cavité laser Brillouin avec pompage bichromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Moïse Deroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the fundamental four wave-mixing model to large bandwidth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing Soliton Dynamics in Laser Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de molécules de solitons à respiration dans une cavité laser fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques : une plateforme accessible pour aborder la photonique non-linéaire ultra-rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, session pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-CVD silicon-rich silicon nitride waveguides facilitate supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Jayantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Photonics Days, 6ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation and chaotic dynamics of dissipative breathing solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’énergie et ses multiples facettes aux étudiants de licence se destinant aux métiers de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur, énergie, thermodynamique : Le message de Carnot aujourd’hui… 200 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie François Bourdon, Nov 2024, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized nonlinear dynamics of the four-wave mixing in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spectro-temporal evolution of a frequency comb in a nonlinear optical fibre with a feedforward neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes Journées GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par un réseau de neurones artificiels de la propagation non linéaire d’ondes périodiques dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing Soliton Dynamics in Ultrafast Fibre Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Waveform Sculpturing of a Frequency Kerr Comb from a Brillouin Laser Cavity with Bichromatic Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Moïse Deroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Complex Wave Dynamics Generation in Fibre Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Laser Optics, ICLO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear fibre photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation of Breather Molecular Complexes in a Laser Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte (North Carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons in Optical Fibers: A Golden Jubilee and some very Bright Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear Fiber Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne, Oct 2024, Morey-Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental vibration dynamics of soliton complexes in ultrafast fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing soliton dynamics in fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mott Lecture 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, May 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying dominant physical interactions in nonlinear fibre optics using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting frequency comb structure in nonlinear optical fibre using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.06019, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm optimization of broadband operation in a noiselike pulse fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning control of complex nonlinear dynamics in fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.06001, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning analysis of temporal instability peaks under Continuous Wave excitation in optical fiber Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Phase-Space Portraits of Ideal Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light in the non-adiabatic regime in integrated optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet FOURIER - Fibre et optique ultra rapide pour l’investigation d’événements rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènements rares 2022 - Journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Jan 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton, une onde pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School on Non-linear optics in fibers and in integrated optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes Scientifiques de Cargèse, Oct 2023, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton, une vague extraordinaire à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Nonlinear Propagation of Periodic Waveforms in Optical Fibre with a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. paper SM4F.7, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SM4F.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the flow of light in the non-adiabatic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interaction and localization dynamics in modulation instability via data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328713001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin’s model for soliton molecules in ultrafast fiber ring laser cavity: investigating the interplay between noise and inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FW3B.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of nested oscillators in soliton molecules revealed by Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SM1F.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides en nitrure de silicium enrichi fabriqués en ICP-CVD pour la génération de supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Jayantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-CVD Silicon-rich silicon nitride for supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Jayantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in ICP-CVD silicon-rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Jayantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics control in four-wave mixing processes in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.06020, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying extreme localization and rogue waves in fibre optics using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced set of descriptors for experimental analysis of nonlinear optics phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma Tech Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete measurement of the phase-space topology of fiber four-wave mixing using iterated initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farey-Fraction Frequency Locking of a Breather Ultrafast Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breather laser dynamics and their intelligent control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Fiber Laser Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Changsha City, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction for efficiency human and computer codesign in integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France. pp.1214808, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2620510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de verre ou comment la fibre optique permet de battre tous les records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaunautes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Learning Centre Le Cortex - Université de Bourgogne, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Idealized Phase-Space Topology of Four-Wave Mixing Observed in Nonlinear Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2022, Maastricht, Netherlands. NpM2E.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin's Model for Soliton Molecules in Ultrafast Fiber Ring Laser Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2022, Maastricht, Netherlands. NpTh1G.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fiber-optic emulator of fundamental four-wave mixing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des instabilités dans les lasers impulsionnels à solitons dissipatifs par techniques d’apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ièmes Journées Nationales de l'Optique Guidée, Optique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farey Tree and Devil's Staircase of a Breather Mode-Locked Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2022, Maastricht, Netherlands. NpTh3E.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farey Tree and Devil’s Staircase of a Breather Mode-Locked Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journées du GDR ELios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space topology of fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of phase-space topology in fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journées du GDR ELiOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency locking of a breather fibre laser, Farey tree and devil's staircase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Quantum, Nonlinear and Nanophotonics’2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs et la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 2022 de l'Association Culturelle Chatillonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle Chatillonnaise, Nov 2022, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of complex nonlinear wave dynamics in dissipative systems by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrable Systems and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University &amp; Isaac Newton Institute for Mathematical Sciences, Sep 2022, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing Solitons in a Passively Harmonic Mode-Locked Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Fiber Laser Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Changsha City, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent machine-learning applications in ultrafast nonlinear fibre photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions multiples et états moléculaires dans un oscillateur Mamyshev à 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipulse and molecule states in a broadband Mamyshev oscillator around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation non-linéaire dans les fibres optiques par réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération photonique de trains paraboliques, triangulaires, rectangulaires à 40 GHz et 80 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée thématique optique-hyperfréquence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes – GT 4 Antennes et Circuits, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free modelling of nonlinear pulse shaping in optical ﬁbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IMA Conference on Nonlinearity and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the use of real-time measurements in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-setting breather mode-locked ﬁbre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IMA Conference on Nonlinearity and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Optimising Breather Ultrafast Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication, ECOC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir la polarisation à partir de l’application en ligne Emanim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session pédagogique, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network to explore the Fresnel diffraction of a sharp opaque semi-infinite screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Training in Optics &amp; Photonics Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dioxyde de titane pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session nanophotonique, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping : a versatile tool for ultrafast photonics and a building block of nonlinear fiber dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School on Physics &amp; Allied Disciplines (ISPAD) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in optical fibers : a versatile tool for ultrafast photonics and fundamental wave propagation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronic, Optoelectronic and Photonic Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics IIEST, Shibpur, Mar 2021, Shibpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic control in NxN integrated photonic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de doublets d’impulsions picosecondes à très haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ (COnférence sur les Lasers et l’Optique Quantique), Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements and simulations of incoherent supercontinuum dynamics and rogue waves in a noise-like pulse dissipative soliton fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9592607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source optique à très haut débit basée sur la compression non-linéaire de besselons optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau neuronal pour explorer la diffraction par un bord d'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpM2D.6, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpM2D.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality 40-GHz to 200 GHz pulse sources based on nonlinear compression of besselons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.11007, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023811007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of soliton-similariton explosions and intermittence instabilities in a mode-locked fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping : a versatile tool for ultrafast photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMTO-ST student chapter / ATCPB, Dec 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Arago spot in nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpW2D.4, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpW2D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical besselon waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Spectral Instabilities in Ultrafast Fibre Laser Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping in Optical Fibres with a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpTu1E.1, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic generation of picosecond pulse doublets from the nonlinear splitting of super-Gaussian pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.11012, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023811012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangular spectral phase tailoring for the generation of high-quality picosecond pulse trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg (virtual ), France. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal analogue of the Fresnel diffraction by a phase plate in linear and nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Elios, Dec 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photons pour capturer la lumière, les couleurs et le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Ecole primaire de Sennecey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école primaire de Sennecey, Feb 2020, Sennecey-lès-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of an optical pulse doublet from the nonlinear splitting of a super-Gaussian pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpTu1E.6, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Arago spot in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg (virtual), France. pp.11358-25, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffraction de Fresnel aux outils temporels : comment voir et manipuler la lumière à l’échelle de la pico- ou femto-seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ondes / Diffraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fresnel, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear temporal Fresnel diffraction induced by phase jumps in fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.11009, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023811009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Elios, Dec 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Optical Breather Molecular Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugavanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpTu3D.2, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu3D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial dispersive shock waves on an incoherent landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.11009, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023811010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approach for nonlinear pulse shaping in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring titanium dioxide as a new photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Roelkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Kuyken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveform tailoring in passive and laser cavity fibre systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.FrP.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring titanium dioxide as a new photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrate d Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optique à la photonique, ou comment concentrer la lumière dans l’espace et le temps, évolution d’une discipline en Bourgogne du XVII au XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une classe un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée le Castel, Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques à 10 et 20 GHz basées sur la compensation spectrale d'une phase temporelle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énergie du XXIème siècle : différentes formes et nombreux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association Culturelle Chatillonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle Chatillonaise - Université pour Tous de Bourgogne, section locale de Chatillon-sur-Seine, Mar 2019, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation expérimentale de la cohérence temporelle d'ondes partiellement cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-phase modulation patterns in optical ﬁbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics, FRISNO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse sculpturing in passive and laser cavity fibre systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics, FRISNO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and Si-rich silicon-nitride waveguides for optical transmissions and nonlinear applications around 2 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roelkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kuyken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality 10 and 20 GHz repetition rate optical sources based on the spectral phase tailoring of a temporal sinusoidal phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.We.D1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Peregrine-like events in focusing dispersive dam break flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various materials for 2-µm telecom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Kuyken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PhyBFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed optical transmission at 2 µm in subwavelength waveguides made of various materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based measurement of temporal intensity and phase profiles through self-phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of high speed optical transmission at 2 µm in various material based waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple model of self-phase modulation spectral patterns in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of self-phase modulation by sinusoidally time varying phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and Mitigation of Self-Phase Modulation in Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPhys’ 18, 27th annual international Laser Physics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-phase modulation in optical ﬁbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Structures in Integrable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offsetting self-phase modulation in optical fibre by sinusoidally time-varying phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sumetksy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parameter optimisation of dual-pump NALM fibre laser using machine-learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Optimisation of Dual-Pump NALM Fibre Laser Using Machine Learning Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave-spanning supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal phase evolution of Peregrine-like breathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of self-phase modulation by sinusoidally time varying phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’optique à la photonique, ou comment concentrer la lumière dans l’espace et le temps, évolution d’une discipline en Bourgogne du XVII au XXI siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour des Sciences 2, les Sciences de Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of dispersive photon focusing dam break flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal phase evolution of Peregrine-like breathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral compression by self-phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Mathematics of Nonlinear Phenomena 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gallipoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du taux d’extinction d’une impulsion par modulation de phase et compression spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales d’Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral compression in fibre as a power limiting device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating Solitons in Mode-Locked Fibre Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Sugavanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry V Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Network (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmissions at 1.98 µm in cm-long SiGe Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon A Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael A Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Network (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral compression in optical fiber: A new tool for processing degraded signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargissement spectral d’impulsions par ondes de choc dispersives dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales d’Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium Dioxide Waveguides for Data Transmissions at 1.55 µm and 1.98 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring 10 Gb/s transmissions in Titanium dioxide based waveguides at 1.55 µm and 2.0 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de l’auto-modulation de phase dans un amplificateur à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales d’Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière concentrée à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association Culturelle Chatillonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle Chatillonaise - Université pour Tous de Bourgogne, section locale de Chatillon-sur-Seine, Mar 2017, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 GHz waveform generator by optical Fourier synthesis of four spectral sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2016, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression spectrale améliorée par une modulation de phase corrective sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées Nationales d’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concentré de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sénonaise pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Sens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of modulation instability in a nonlinear fiber ring cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Colloque sur les Laser et l’Optique Quantique, Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear spectral compression in fibre by sinusoidal phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Focus Meeting, European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux métalliques pour le couplage dans des guides en dioxyde de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ièmes Journées Nationales d’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz picosecond pulse source based on a cross-phase modulation induced orthogonal fosucing in normally dispersive optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2016, Brussels, Belgium. pp.98940F, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2227684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and amplification technique based on XPM-induced focusing in normally dispersive optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Sep 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic dispersive shock waves in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Sep 2016, Sydney, Australia. paper JW6A.2 </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACOFT.2016.JW6A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of modulation instability in a nonlinear fiber ring cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Focus Meeting, European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-cavity pulse shaping and dissipative parametric instability mode-locking in ﬁbre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tarasov,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPHYS’16 (25th annual international laser physics workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yeevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonneur et amplificateur tout optique par modulation temporelle de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ièmes Journées Nationales d’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de fonctions optiques à 80 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Colloque sur les Laser et l’Optique Quantique, Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-cavity pulse shaping by spectral sculpturing in mode-locked fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spectral compression in nonlinear optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Transparent Optical Network (ICTON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Pulse Source Based on XPM-Induced Focusing in Normally Dispersive Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Guasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage optique intra-cavité dans un laser impulsionnel à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Colloque sur les Laser et l’Optique Quantique, Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates en optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique des ondes en milieux complexes et aux interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT7 du GDR Ondes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter une plateforme de recherche en télécommunications optiques pour souligner la dualité temps/fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, rencontres pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France. pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic waveform generator by linear shaping of four spectral sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublement d'impulsion dans une fibre à dispersion oscillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 35ième Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France. pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision de mascarets optiques dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 14ième Colloque sur les Laser et l’Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau temporel dispersif dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 35ième Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral sideband splitting inn strongly dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne K Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CI-4.2 SUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière concentrée à l’extrême : d ’Archimède aux dernières recherches, en passant par Buffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Buffon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montbard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear parametric resonances in aperiodic dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EF-P27 THU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Nyquist pulse generation in mode-locked fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CI-3.1 SUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière concentrée à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science, l’Académie François Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances paramétriques dans les fibres optiques à dispersion oscillante quasi-périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 14ième Colloque sur les Laser et l’Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic similaritons in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Mathematics of Nonlinear Phenomena 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gallipoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en Physique : 2015, un concentré de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences au lycée Montchapet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nonlinear regimes of pulse generation in mode-locked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IMACS International conference on nonlinear evolution equations and wave phenomena : computation and theory (Waves2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optique non-linéaire dans les fibres optiques, Trois décennies après la mise en évidence du soliton, reste-t-il des choses à explorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ICB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concentré de Lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science, Association des amis de Marey et des musées de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Marey et des musées de Beaune, Oct 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues monstrueuses de l’océan expliquées par la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous de Bourgogne, section d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression spectrale dans les fibres optiques en présence de dispersion normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 35ième Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France. pp.275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière pour comprendre les vagues monstrueuses de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association Culturelle Chatillonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle Chatillonaise - Université pour Tous de Bourgogne, section locale de Chatillon-sur-Seine, Mar 2015, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion oscillating fibers : a new tool for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French workshop on Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spectral nonlinear pulse shaping in normally dispersive optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Integrable Systems in Sicily</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités optiques dans les fibres à dispersion oscillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kosolapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième rencontre du Non-Linéaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandes de gain paramétrique dans une fibre à dispersion oscillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne K Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMTO-ST Student chapter, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Cavity Transformations for New Nonlinear Regimes of Pulse Generation in Mode-Locked Fibre Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in normally dispersive fibers : experimental examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandes de gain paramétrique dans la fibre à dispersion oscillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne K Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephano Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération linéaire de trains impulsionnels triangulaires ou paraboliques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.186-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de flaticons dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanowire plasmonic mode photo-thermal modulation at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkan Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d'enseignant-chercheur : l'exemple de la traque de l'onde scélérate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Montchapet : cycle de découverte des métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstruosité des vagues maritimes et leur explication par la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Soir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montceau-les-Mines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New types of dissipative localized waves in modelocked fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclatement des bandes de gain paramétrique dans une fibre à dispersion oscillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain sideband splitting in dispersion oscillating fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NonLinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.JTu3A.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d'impulsions optiques par filtrage intra-cavité dans un laser à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Petropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion oscillating fibers, a new tool for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.K. Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ACTION, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phase optique d'un signal temporel : apport d'une plateforme de recherche à une meilleure compréhension de ce paramètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges et partage d'expériences sur la pédagogie à la Faculté des Sciecnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaticon pulses in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NonLinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.NTh4A.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre la dualité temps/fréquence et la modulation de phase optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Dynamics of an Incoherently Pumped Passive Optical Fibre Cavity: quasi-solitons and dispersive waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water optical rogue waves: Optical tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Abnormal Wave Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored waveform generation in mode-locked fiber lasers by in-cavity pulse shaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Petropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NonLinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.JM5A.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes scélérates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadi Carnot, vers la maîtrise de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nolay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle famille d'ondes scélérates dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ièmes Rencontres du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr Frequency Comb Generation in the Normal Dispersion Regime of Dispersion Oscillating Telecom Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kosolapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD.11.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue waves: rational solitons and wave turbulence theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference: Nonlinear Waves--Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gouy Phase Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NanoBio French Israeli meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water rogue waves in nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.JSIII-P.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-seed stabilization of a continuum generated from fourth-order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD-P.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues scélérates ou comment l’optique a permis de mieux comprendre l’hydrodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie François Bourdon, Oct 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons sur fond continu en optique non-linéaire fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villateneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping and polarization dynamics in mode-locked fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sergeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbo Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Carthagène, Spain. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2013.6602708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spectral Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Quantum Electronics Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.IF-P.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared supercontinuum generation in suspended-core Chalcogenide and Tellurite optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savelii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD.1.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spectral Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear shaping in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on spatio-temporal complexity in optical fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear shaping in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatio-temporal complexity in optical fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping and soliton dynamics in mode-locked fibre lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Sergeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbo Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Mathematics of Nonlinear Phenomena 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gallipoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian-German Laser Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rates and high quality optical pulse train generator based on solitons over finite background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD-P.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage optique non-linéaire dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée de la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATCPB, Dec 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les breathers d'Akhmediev comme source à très haut-débit ou à ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Labex ACTION : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange à quatre ondes multiple et ondes scélérates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la génération non linéaire paramétrique dans les domaines UV et IR : état de l'art et nouveaux challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order modulation instability in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical nonlinear simultaneous polarization and intensity regeneration of a 40-Gb/s telecommunication signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber transform-limited spectral compression by self-phase modulation of amplitude shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. pp.NTu2D.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue wave description : rational solitons and wave turbulence theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source optique fibrée pour la microscopie CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation croisée large bande à partir d'une photodiode à deux photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded and spontaneous higher order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States. pp.FW3A.45, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2012.FW3A.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical fiber-based devices for ultrafast amplitude jitter magnification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. pp.NTh2A.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'impulsions en limite de Fourier par compression spectrale réalisée dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical fiber-based devices for ultrafast amplitude jitter magnification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle architecture de cavité laser à fibre bénéficiant du processus de compression spectrale non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82740V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation croisée large-bande à partir d'une photodiode à deux photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Modulation Instability in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics and Laser Science Conference (QELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, United States. pp.QF1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-wave mixing instabilities in telecom fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly generated advanced pulse waveforms for optical signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.We.D1.1, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2012.6253925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifier similariton fibre laser with nonlinear spectral compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication, ECOC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fiber laser architecture with transform-limited nonlinear spectral compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.We.C1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-light polarization control and stabilization in optical fibers for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In SPIE Photonics Europe, Brussels : Belgium (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical simultaneous polarization attraction and intensity regeneration of a 40-Gbit/s RZ signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.Th.12.LeCervin.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fibered High-Quality 20-GHz and 40-GHz Picosecond Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.We.10.P1.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif fibré pour la détection de faibles fluctuations d'intensité d'impulsions ultracourtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques picosecondes entièrement fibrées cadencées à 20 GHz et 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a femtosecond tunable light source based on the soliton self-frequency shift in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710I, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition dynamics in optical fiber amplifiers operating in the normal dispersion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon G. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-Light polarization control and its applications in optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-phase-matched third harmonic generation in optical fibers using refractive-index gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Tarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double régénération tout-optique du profil temporel et de l'état de polarisation d'un signal telecom à 40 GBit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical measurement of residual chromatic dispersion and OSNR using self-phase modulation in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.We.D1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in the study of optical parabolic pulses in normally dispersive fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon G. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Tu.B2.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Peregrine soliton generation in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Tu.B2.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in fibres for pulse generation and optical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international SAOT workshop on all-optical signal regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Erlangen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEA Nabi workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cesarea, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser impulsionnel Raman à verrouillage de modes passif fonctionnant à 1 GHz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Archimède au soliton, de l'optique à la photonique : les communications ultra-rapides par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Université autrement, UFR Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser impulsionnel Raman à verrouillage de modes passif fonctionnant à 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband multiplex CARS micro-spectroscopy in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligth by light polarization control for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Mo.B1.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton generation and rogue-wave like behavior through fourth order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All optical solition-based 2R regeneration at 170 Gbps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMB4, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2010.NMB4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optique une discipline pleine de promesses : l'exemple des télécommunications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous de l'Université de Bourgogne, section de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical fiber-based amplitude jitter magnifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième grand colloque STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la densité spectrale d'énergie obtenue par auto-décalage fréquentiel Raman dans une fibre microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polarisation non-linéaires et événements extrêmes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique et Chimie des Matériaux de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting of COST 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènements extrêmes et turbulence optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.104-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à base de fibre optique non-linéaire pour la mise en évidence de gigue d'amplitude ou d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : influence of pump depletion and dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NME11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Global Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMA5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième grand colloque STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of extreme events in fiber based nonlinear devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Summer Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Playa del Carmen, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third harmonic generation in optical fibers with long period grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 17th Slovak-Czech-Polish Optical Conference Wave and Quantum Aspects of Contemporary Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Liptovský Ján, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du profil de phase initial sur l'évolution asymptotique d'impulsions dans un amplificateur à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COlloque sur les Lasers et l'Optique Quantique (COLOQ 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans Sartoux, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical solitons and similaritons in fiber based systemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPNLW-09 Solitons in their Roaring Forties : coherence and persistence in nonlinear waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling guidelines of a soliton-based power limiter for 2R-optical regeneration applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.We.P.2, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optique une discipline pleine de promesses : l'exemple des télécommunications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous de Bourgogne, section d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On recent progress in all-fibered pulsed optical sources from 20 GHz to 2 THz based on multiple four wave mixing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.Th.B2.2, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse formation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of optical rogue-wave like fluctuations in fiber Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de structures optiques extrêmes par amplification fibrée basée sur une pompe partiellement cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber based limiter at 170 Gbit/s for all-optical regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Advanced Technologies for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hai Phong, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation non-linéaire d'impulsions femtosecondes dans une fibre optique à bande interdite à cœur solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szpulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COlloque sur les Lasers et l'Optique Quantique (COLOQ 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans Sartoux, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the realization of chalcogenides Photonic Crystal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Désévédavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009 - Optoelectronic Materials, Devices, and Applications (OPTO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San José (CA), United States. pp.72120F, </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.815907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application de la photonique : les télécommunications à très haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of extreme events in fiber based parametric processes driven by a partially incoherent pump wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear femtosecond pulse propagation in all-solid photonic bandgap fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szpulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photonique et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous, section locale de Montceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montceau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates et autres manifestations extrêmes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COlloque sur les Lasers et l'Optique Quantique (COLOQ 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans Sartoux, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of parabolic pulses and applications for optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.Tu.D1.5, </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de structures de type soliton par instabilité modulationnelle d'ordre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28iemes journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous 2R regeneration of WDM signals in a single optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kouloumentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored soliton statistics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference (CLEO/QELS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in fiber based amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.We.A1.4, </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of parabolic pulse solutions to the dissipative Whitham equations and applications to supercontinuum guided wave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of localized pulses from incoherent wave in optical fiber lines made of concatened Mamyshev regenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une modulation de phase anti-Brillouin sur la génération d'un train d'impulsions picosecondes dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.371-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton self-frequency shit in suspended core fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wijcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szpulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2R regeneration architectures based on multi-segmented fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle 160-GHz femtosecond pulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures scélérates dans un amplificateur optique Raman à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A8.2, 365-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de l'auto-similarité en optique non-linéaire ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ieme rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fluctuations longitudinales d'une fibre microstructurée sur des applications à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A8.14, 401-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second zero-dispersion measurement in suspended core fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szpulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 299 Optical Fibers for New Challenges Facing the Information Society, technical meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre microstructurée à deux zéros de dispersion : étude des fluctuations de microstruture sur des applications à haut-débit et détermination expérimentale du second zéro de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier du GDR 3073, Phonomi2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverses manifestations de l'effet Raman lors de la propagation d'impulsions femtosecondes dans une fibre microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental parabolic pulse generation with an active dispersion decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation experiments in P2 and P4 fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana De Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 299 Optical fibers for new challenges facing the information society, technical meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurement of long parabolic optical similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM6-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental parabolic pulse generation with an active dispersion decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sysoliatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents régimes impulsionnels dans un laser Raman à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A1.11, 190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based optical functions for high-bit-rate transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of COST 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steevy Cordette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical delay line based on vectorial modulational instability and dispersion in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of extreme-value optical rogue-wave structures in fibre Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. paper Mo3.F.1, </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2008.4729137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation théorique du régénérateur 2R exploitant l'automodulation de phase dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'impulsions paraboliques par utilisation d'une fibre à dispersion normale décroissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexej A. Sysoliatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de séquences d'impulsions picosecondes apériodiques à partir d'ondes optiques incohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ième Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of aperiodic picosecond pulses sequences from incoherent optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.NThC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral compression of optical parabolic similariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation in dispersion decreasing fiber amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sysoliatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThQ3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse sources for all-optical reshaping of high speed telecommunication signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Physics, University of Auckland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation through passive reshaping of Gaussian pulses in a normally dispersive fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des performances d'un régénérateur 2R à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-phase modulation based 2R optical regenerator for the simultaneous processing of two WDM channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europ 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse generation with dispersion decreasing optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei N. Guryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sysoliatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.NThC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle 20-GHz picosecond pulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europ 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième rencontres du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'impulsions paraboliques pico- et femto- secondes à fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserap'6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Léger sous Beuvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality low duty cycle 20-GHz and 40-GHz picosecond pulse sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle picosecond high-repetition rate pulse sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalisation and experimental validation of design rules for self-phase modulation-based 2R regenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mukasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum frequency comb generation from continuous waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de conception pour les régénérateurs optiques 2-R exploitant l'auto-modulation de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design scaling laws for self-phase modulation-based 2R-regenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC (European Conference on Optical Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation autosimilaire et similariton optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ieme rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse evolution in normally dispersive fiber amplifiers preceding the similariton formation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2006 (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Long Beach, United States. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">320GHz, 640GHz and 1THz femtosecond pulse sources based on multiple four wave mixing in highly non linear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO/QELS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Long Beach, United States. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'impulsions paraboliques dans un amplificateur à fibre optique hors régime asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'autoglissement fréquentiel soliton limité par des radiations de Cherenkov pour générer deux impulsions au décalage fréquentiel ou temporel continûment ajustable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-flat SPM-broadened spectra in a highly nonlinear fiber using a fiber Bragg grating based parabolic pulse shaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mukasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.F Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC (European Conference on Optical Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'impulsions ultrabrèves de haute puissance et a haut taux de répétition par amplification fibrée en régime auto-similaire ou d'auto-modulation de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigahertz parabolic pulse generation in a high-power polarization-maintaining fiber amplifier seeded by a passively mode-locked VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC (European Conference on Optical Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification parabolique : aspects fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fibre optique femtoseconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de phase croisée lors de la collision de similaritons optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions paraboliques et similaritons dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque de la Physique Atomique, Moléculaire et Optique (PAMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dijon, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision de similaritons optiques dans un amplificateur optique fibré Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes simples et sensibles pour optimiser le taux d'extinction d'un modulateur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parmigiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion de fréquence large bande par instabilité modulationnelle et effet Raman intrapulse dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7iemes journées des phénomènes ultrarapides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental properties of parabolic pulses generated via Raman amplification in standard optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.MD5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargissement spectral d'un faisceau laser partiellement cohérent et continu dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2004, p.p 140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses at 1550 nm via Raman amplification in non zero dispersion shifted fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp. Tu3.2.7, 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et caractérisation de similaritons optiques générés par amplification Raman dans une fibre optique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de similaritons optiques à 1550 nm par amplification Raman dans une fibre NZ–DSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear synchronization dynamics in breathing fiber lasers : exploring new Arnold tongue patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et contrôle des portraits de phase du processus idéal de mélange à quatre ondes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence dans un laser à fibre à respiration : observation de l’arbre de Farey et de l’escalier du diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le light painting pour éclairer une classe de primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session pédagogique, Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation non-linéaire de champs partiellement incohérents mais avec une cohérence mutuelle contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ (COnférence sur les Lasers et l’Optique Quantique), Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation non-linéaire dans des fibres optiques par réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième journées du GDR ELios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal analogue of the Fresnel diffraction by a phase plate in linear and nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.EP-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tache d’Arago temporelle en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ (COnférence sur les Lasers et l’Optique Quantique), Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality 28-GHz to 112 GHz pulse sources based on nonlinear compression of optical temporal besselons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.CD-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibered high-quality low duty-cycle 40-GHz picosecond pulse source based on nonlinear compression of besselons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States. OSA, NpTu4D.20, Proceedings OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF). </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu4D.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité temps-espace dans la propagation de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics, FRISNO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Sculpturing of Optical Pulses in Fibre Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Gukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like solitons in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton Peregrine, une onde fondamentale des dynamiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Light in Nonlinear Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear shaping of light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Elsevier, pp.381-412, 2023, 978-0-323-98384-6. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-398384-6.00020-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on breathers in nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rogue and Shock Waves in Nonlinear Dispersive Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-319-39212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic similaritons in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey of Light in Nonlinear Optical Fibers: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2015, 9781482236132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spectral nonlinear shaping techniques in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">All optical signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, 978-3-319-14991-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur et procédé pour la génération d’impulsion optique optiques à haut taux de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 3001053. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procede de traitement d'un signal optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2958049. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similaritons dans les amplificateurs Raman à fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Bourgogne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’équation de Schrödinger non-linéaire dans les fibres optiques : similaritons, régénération, sources fibrées et évènements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Bourgogne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -69690,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D7E1FCF"/>
+    <w:nsid w:val="36EDCF11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -69921,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0755-5995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09468393X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3862-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsong Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqi Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Sheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk2z-ymkn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320780v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Kang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2580628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eldahrawy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences-Riesgo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Hafermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3563212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutai Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202500742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698215v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ermolaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116472" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992828v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rochette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads3660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.263801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.524529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354582v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300489" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mabed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Salmela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488968" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Ermolaev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37039-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.263802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129563" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.445172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750122v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33525-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607327v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Meng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455945" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16586-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Dudley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ac5bec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960586v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.590415" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070581v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032689v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sugavanam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Lapre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25861-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522840v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abdd80" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02679546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32807" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106439" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32387" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3037786" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405099" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900597" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.401252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab66c3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab5588" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102545" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2020.103344" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332668v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ryczkowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50022-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab4105" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918159v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab1a54" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2887312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821862v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0241-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Gukov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Turitsyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab1bd7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Lacava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Dominguez Bucio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004913" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.08.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004449" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s1108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aad61c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaussard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.08.033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.03.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000251" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002902" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002778" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001511" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.03.072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20178636" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/aa8291" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508186v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7060631" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563643v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003044" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392950v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.1961" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nu&#241;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024921" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/105504" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001110" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000760" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/1/015102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2015.07.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001422" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000455" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041379" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2475177" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Karakuzu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varlot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Sergeyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbo Mou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tsatourian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420119" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2014.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947318v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023821" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987287v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armaroli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0627" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871601v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej A. Sysoliatin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorovich Kosolapov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005361" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786163v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.02.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003899" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000181" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815524v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/6/064009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809841v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001663" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/2/025202" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811545v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.143902" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911957v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kaya" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022269" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699104v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2011.11.091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731486v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Turitsyn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004531" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728552v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004305" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644853v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000949" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ania-Castanon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez Herraez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/530648" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644860v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.01.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699103v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.004547" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656275v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159057" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521055v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25711" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562324v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courvoisier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2113372" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561134v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Tarnowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urbanczyk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2011.2107888" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574359v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mottay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudley" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3534783" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596244v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10043-011-0052-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607450v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G. Bale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002059" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626183v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Verscheure" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2527" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542997v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000112" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651569v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.253901" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607465v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Mansouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2163502" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639074v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Claveau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017158" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201012.003364" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510488v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.018697" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469842v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863509004944" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476612v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Provost" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petropoulos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Richardson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2040945" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2055835" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470063v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2959" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408626v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001138" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408622v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.071" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469896v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469895v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408630v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Fang Zhang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.008278" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419426v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017747" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469898v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447035v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2027446" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408633v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01081-y" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408637v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martynkien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpulak" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010393" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456767v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030513" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447518v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2009.2032150" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2037157" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406217v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/8/085101" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406239v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081663" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408604v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Porsezian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053807" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406200v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parmigiani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mukasa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002264" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406244v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200810074" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391858v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269753" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406225v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081153" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406220v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Richardson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001537" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350144v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016467" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408594v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wabnitz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001938" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429627v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.12.010" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406210v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000614" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406168v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provost" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.000852" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274994v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406172v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005100" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406192v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.906110" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406184v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003263" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406163v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malinowski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G Wilcox" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438124v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135029" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PXH2GTQG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.10.032" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406159v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.F Roelens" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406151v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2006.02.002" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438123v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135028" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RB625BT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474662v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.01.044" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141005v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474664v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001776" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095483v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.837214" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096537v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097335v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097105v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119047" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6EEC4BA00AF32B48998A204AC63450C8C70ADA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094016v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074307v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149095v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yuan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410210v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149045v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325872v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hary" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley Leybov" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065289v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298115v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Ermolaev" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Leybov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072462v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peng" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149123v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291084v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITh3A.6" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072474v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355804v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728370v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357501v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637616v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593800v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637613v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637610v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756114v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Jayantha" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778327v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799419v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638401v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638371v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637416v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728410v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638392v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659380v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648018" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149222v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659384v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647546" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183549v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183504v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183500v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185214v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328701001" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185195v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706020" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185200v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706019" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183502v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183543v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207464" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263817v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948904v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183505v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185191v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706001" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183542v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Dudley" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207255" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092055v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM4F.7" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263813v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185206v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185204v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713001" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092062v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM1F.1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092065v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FW3B.7" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848885v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035448v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610055v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Huang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698890v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610037v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750162v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848902v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357476v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750191v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607337v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849673v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607339v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620510" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750175v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602214v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698886v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750182v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698888v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821830v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821826v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767140v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876758v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246551v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435880v2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607345v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357416v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246566v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173892v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357410v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542342" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242034v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294270v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247303v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294338v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242029v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357426v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247311v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159894v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246557v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166133v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247323v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357396v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9592607" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141036v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140838v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugavanam" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu3D.2" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141496v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811010" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140840v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpM2D.6" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141498v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811007" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053100v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140844v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141501v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811012" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140834v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554995" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147592v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140836v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpW2D.4" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141035v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369019v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140849v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.6" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140831v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554988" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147584v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147388v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147583v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147587v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141443v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811009" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190038v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacava" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelkens" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuyken" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190037v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085785v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Roelkens" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kuyken" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190036v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085784v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062463v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189174v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147387v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076280v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056908v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189163v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054762v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054746v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054759v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062466v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054767v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147579v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054763v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054742v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054733v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054750v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056843v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056853v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056837v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056832v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Gukovsky" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056827v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sumetksy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054768v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gukov" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300652v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hammani" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054738v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574574v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062462v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527921v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574575v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575494v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perego" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574545v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tarasov" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Churkin" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574542v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon A Lamy" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael A Brun" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Labeye" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574539v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574577v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574541v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575495v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312244v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550496" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576336v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293512v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312240v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312328v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147386v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576338v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575498v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312335v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575499v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312242v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227684" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330740v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359780v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.2" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316036v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarasov," TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312332v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312243v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550379" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576337v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135217v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116242v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312348v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166847v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158225v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179380v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135212v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne K Chembo" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158226v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158233v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576335v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116241v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166858v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135213v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135215v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221731v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158232v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113570v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135219v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139373v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221733v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999747v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001742v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066419v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978009v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957184v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosolapov" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056112v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056110v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087528v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147575v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Fang" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Wabnitz" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066483v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059408v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernardin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991730v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976484v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066482v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053817v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066481v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066480v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001729v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017640v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069093v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087454v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001734v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801443v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912296v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147605v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820366v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789274v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801446v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918308v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839706v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801444v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801445v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116246v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830600v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831886v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801442v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829246v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergeyev" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Turitsyn" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602708" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147617v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839746v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839683v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663847v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703132v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713359v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686098v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686099v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839682v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2012.FW3A.45" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703460v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731498v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663274v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686101v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703133v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686097v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686332v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253925" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731493v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731490v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627529v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639080v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639105v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607462v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607459v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573549v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639061v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559589v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607457v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586528v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547956v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586718v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515093v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarnowski" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470033v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607032v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469908v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470023v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469975v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469907v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469973v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2010.NMB4" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506799v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515084v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469910v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469976v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470049v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470037v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470024v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185178" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470053v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469984v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470034v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469983v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470054v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470058v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470026v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185274" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469904v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470059v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470039v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470052v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470045v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469903v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469905v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469982v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470022v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185133" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470048v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470042v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376726v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729137" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470050v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470031v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469992v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469990v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376723v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469986v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469989v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470032v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijcik" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470051v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470043v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469929v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469911v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469987v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306046v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sysoliatin" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470041v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470030v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469926v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496422v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469978v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469939v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469952v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469971v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469967v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469980v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469955v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469943v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469972v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469940v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469924v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469968v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469945v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469996v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469979v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469946v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408648v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351371v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351108v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351104v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352878v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Lacourt" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351373v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351403v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351365v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351330v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351231v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351424v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsson" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351423v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Sahu" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469964v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351377v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351383v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094926v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103762v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095717v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104442v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094388v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355798v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123465v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123549v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183255v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247305v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247325v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399745v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183263v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247327v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140845v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu4D.20" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176105v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085795v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085792v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176106v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056911v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062474v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815790v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-398384-6.00020-6" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141006v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180398v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109130v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141008v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769147v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011124v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056863v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0755-5995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09468393X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=l1FKil4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3862-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsong Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Sheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk2z-ymkn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320780v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Kang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2580628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eldahrawy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences-Riesgo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Hafermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3563212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutai Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202500742" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698215v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ermolaev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992828v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads3660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354582v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.263801" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.524529" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488968" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129472" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Ermolaev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mabed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37039-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.263802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129563" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Salmela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.445172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Meng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750122v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33525-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607327v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16586-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Dudley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ac5bec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032689v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070581v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Lapre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25861-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sugavanam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02679546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32807" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522840v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abdd80" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960586v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.590415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3037786" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.401252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab66c3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab5588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889474v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2020.103344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102545" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332668v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484123v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106439" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ryczkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50022-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab4105" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918159v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab1a54" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2887312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004913" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Lacava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Dominguez Bucio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Gukov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Turitsyn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab1bd7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821862v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0241-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003143" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.08.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004449" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s1108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aad61c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31074" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaussard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.08.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000251" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002778" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001511" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.03.072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508186v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7060631" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20178636" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/aa8291" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.033" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558568v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.1961" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.03.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000760" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238866v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/1/015102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/105504" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nu&#241;o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024921" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000892" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000455" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041379" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2475177" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175706v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2015.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G940FXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varlot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28174" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Sergeyev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbo Mou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tsatourian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979214420119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2014.06.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0627" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armaroli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023821" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Karakuzu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000438" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej A. Sysoliatin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorovich Kosolapov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005361" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.02.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855716v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003899" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000181" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/6/064009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809841v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001663" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811545v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.143902" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747774v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/2/025202" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kaya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022269" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699102v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2011.11.091" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731486v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Turitsyn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004531" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644853v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000949" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728552v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004305" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.01.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696651v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ania-Castanon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez Herraez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/530648" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.004547" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656275v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/159057" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562324v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courvoisier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2113372" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561134v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Tarnowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urbanczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2011.2107888" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574359v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mottay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3534783" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10043-011-0052-9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607450v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G. Bale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002059" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542997v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000112" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651569v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.253901" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626183v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Verscheure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2527" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Mansouri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2163502" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526858v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201012.003364" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639074v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Claveau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017158" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521055v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25711" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469842v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863509004944" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476612v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Provost" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petropoulos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Richardson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2040945" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2010.2055835" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470063v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2959" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510488v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.018697" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469896v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469895v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408630v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Fang Zhang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.008278" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419426v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017747" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469898v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408633v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01081-y" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447035v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2027446" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408637v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martynkien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpulak" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010393" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030513" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2037157" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447518v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2009.2032150" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408626v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001138" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408622v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.11.071" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406217v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/8/085101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406239v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081663" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408604v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Porsezian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053807" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406200v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parmigiani" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mukasa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002264" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406244v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200810074" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350144v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016467" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406225v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081153" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406220v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Richardson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001537" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391858v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269753" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408594v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wabnitz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001938" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429627v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.12.010" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406210v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000614" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274994v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406168v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provost" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.000852" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406192v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.906110" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406172v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005100" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406184v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003263" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438124v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135029" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PXH2GTQG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406143v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.10.032" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406159v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibsen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.F Roelens" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406151v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2006.02.002" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438123v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135028" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RB625BT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406163v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malinowski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G Wilcox" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474662v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.01.044" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141005v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474664v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001776" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096537v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097335v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097105v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119047" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6EEC4BA00AF32B48998A204AC63450C8C70ADA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095483v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.837214" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094016v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624382v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Emonin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Ermolaev" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hary" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Skalli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624380v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624381v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149095v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yuan" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622907v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Leybov" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON67126.2025.11125458" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298115v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410210v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149045v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325872v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley Leybov" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065289v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291084v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITh3A.6" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072462v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peng" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149123v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355804v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622916v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM65312.2025.11121780" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072474v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074307v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638354v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637613v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637610v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638371v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637416v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756114v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Jayantha" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778327v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799419v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638401v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728410v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638392v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659380v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659382v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647532" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593912v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659384v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647546" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149222v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728370v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637616v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593800v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357501v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185200v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706019" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185191v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706001" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183505v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183542v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Dudley" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207255" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183543v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207464" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948904v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263817v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263813v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092055v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM4F.7" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185206v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185204v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713001" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092065v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FW3B.7" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092062v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM1F.1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183549v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183500v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185214v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328701001" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185195v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706020" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183504v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698890v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848902v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610037v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750162v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849673v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607339v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620510" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602214v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698886v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750175v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750191v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607337v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357476v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750182v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821830v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698888v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821826v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767140v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876758v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035448v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhang" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610055v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Huang" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848885v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607345v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357416v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357410v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542342" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246566v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173892v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242029v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357426v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242034v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294270v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247303v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294338v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247311v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159894v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166133v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246557v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247323v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357396v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9592607" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246551v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435880v2" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140840v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpM2D.6" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141498v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811007" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053100v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147592v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140836v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpW2D.4" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141035v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369019v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140844v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141501v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811012" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140834v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554995" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147584v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147388v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140849v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.6" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140831v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554988" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147583v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141443v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811009" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147587v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140838v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugavanam" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu3D.2" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141496v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023811010" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141036v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085785v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Roelkens" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kuyken" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190036v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085784v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147387v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189174v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062463v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189163v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056908v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076280v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190038v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacava" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelkens" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuyken" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190037v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054767v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147579v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054763v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054742v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054733v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056837v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054750v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056843v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056853v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056827v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sumetksy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056832v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Gukovsky" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054768v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gukov" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054738v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300652v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hammani" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054762v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062466v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054746v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054759v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527921v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574575v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575494v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perego" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574545v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tarasov" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Churkin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574542v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon A Lamy" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael A Brun" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Labeye" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574539v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574577v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574541v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575495v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574574v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062462v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312240v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312328v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147386v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576338v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575498v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312335v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312242v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227684" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330740v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359780v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.2" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575499v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316036v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarasov," TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312332v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576337v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312243v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550379" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312244v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550496" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293512v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576336v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166847v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158225v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179380v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158226v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158233v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576335v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135212v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne K Chembo" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116241v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135213v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135215v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221731v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158232v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166858v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113570v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135219v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139373v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221733v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116242v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312348v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135217v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066419v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978009v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957184v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosolapov" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087528v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056112v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056110v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147575v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Fang" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Wabnitz" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066482v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066483v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059408v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernardin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991730v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976484v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053817v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066481v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001729v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066480v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087454v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017640v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001734v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069093v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999747v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001742v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820366v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789274v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801446v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918308v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801445v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801444v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116246v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839706v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829246v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergeyev" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Turitsyn" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602708" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801442v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830600v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831886v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839746v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839683v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147617v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801443v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147605v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912296v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713359v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703132v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686098v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686099v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839682v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2012.FW3A.45" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686101v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703460v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663274v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731498v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703133v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686097v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686332v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253925" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731493v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731490v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663847v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639080v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639105v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607462v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607459v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573549v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639061v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559589v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607457v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586528v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586718v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547956v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627529v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607032v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469908v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470023v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469975v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469973v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2010.NMB4" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469907v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506799v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469910v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515084v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469976v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470033v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515093v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarnowski" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469984v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470058v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470026v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185274" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469904v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470059v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470054v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470039v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470034v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469983v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470052v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469903v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470045v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470048v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469905v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469982v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470022v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185133" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470037v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470053v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470049v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470024v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185178" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470050v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470031v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469992v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470032v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijcik" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470051v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470043v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469989v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469986v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469990v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376723v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469911v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469929v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469987v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306046v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sysoliatin" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469926v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470041v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470030v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496422v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470042v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376726v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729137" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469971v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469967v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469972v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469980v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469955v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469943v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469924v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469940v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469968v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469945v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469979v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469946v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469996v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469978v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469952v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469939v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351108v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351104v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352878v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Lacourt" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351373v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351403v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351365v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351330v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351231v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351424v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsson" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351423v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Sahu" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469964v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351377v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351383v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408648v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351371v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094926v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103762v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094388v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095717v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104442v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355798v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123465v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123549v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247305v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247325v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399745v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183263v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247327v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183255v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140845v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu4D.20" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176106v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056911v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085795v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085792v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176105v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062474v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815790v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-398384-6.00020-6" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141006v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180398v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109130v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141008v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769147v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011124v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02056863v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>