--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2230,378 +2230,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04260979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Comas</w:t>
+                <w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
+              <w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
+                <w:t xml:space="preserve">lirmm-02086853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.147-159, </w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2018, Honolulu, HI, United States. pp.4118-4121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t>
+              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.147-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02086853v1</w:t>
+                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of JPEG images by ancestor estimation using missing markers on image pairs</w:t>
               </w:r>
@@ -3542,131 +3542,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Circles: an arithmetical approach with non-constant thickness</w:t>
+                <w:t xml:space="preserve">Arithmetic Discrete Hyperspheres and Separatingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San Jose, CA, United States. pp.60660C, </w:t>
+              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.425-436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.642976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11907350_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580556v1</w:t>
+                <w:t xml:space="preserve">lirmm-00128277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Data-Hiding Noise in Color JPEG Images by Adapting the Quantization</w:t>
               </w:r>
@@ -3741,317 +3728,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00123580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Discrete Hyperspheres and Separatingness</w:t>
+                <w:t xml:space="preserve">Discrete Circles: an arithmetical approach with non-constant thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.425-436, </w:t>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Jose, CA, United States. pp.60660C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11907350_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.642976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00128277v1</w:t>
+                <w:t xml:space="preserve">hal-00580556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous DCT-Based Data-Hiding Robust to Cropping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">Generalized Functionality for Arithmetic Discrete Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI: Discrete Geometrey for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.276-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106478v1</w:t>
+                <w:t xml:space="preserve">hal-00580571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Functionality for Arithmetic Discrete Planes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Berthe</w:t>
+                <w:t xml:space="preserve">Asynchronous DCT-Based Data-Hiding Robust to Cropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI: Discrete Geometrey for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Montreux, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00580571v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'Invisibilité par Adaptation de la Quantification aux Données à Insérer</w:t>
               </w:r>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03444-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0491-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.05.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5LBHR3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00326-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86267-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Le Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Anzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.714475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642976" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Mezzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44438-6_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.14.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pennaneach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1998.744885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-62005-2_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03444-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0491-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.05.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5LBHR3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00326-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86267-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Le Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Anzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.714475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Mezzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44438-6_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.14.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pennaneach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1998.744885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-62005-2_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>