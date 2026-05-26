--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1529,51 +1529,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t>
+                <w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
@@ -1581,352 +1581,352 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05238690v1</w:t>
+                <w:t xml:space="preserve">lirmm-05238693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t>
+                <w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t>
+              <w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05238693v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05502070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t>
+                <w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t>
+              <w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05502070v1</w:t>
+                <w:t xml:space="preserve">lirmm-05238690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t>
               </w:r>
@@ -2167,51 +2167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,378 +2230,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04260979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2018, Honolulu, HI, United States. pp.4118-4121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02086853v1</w:t>
+                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2018, Honolulu, HI, United States. pp.4118-4121, </w:t>
+              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.147-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.147-159, </w:t>
+              <w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
+                <w:t xml:space="preserve">lirmm-02086853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of JPEG images by ancestor estimation using missing markers on image pairs</w:t>
               </w:r>
@@ -3126,222 +3126,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sharp Concentration-Based Adaptive Segmentation Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Mas</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17274-8_9⟩</w:t>
+              <w:t xml:space="preserve">CompIMAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00532783v1</w:t>
+                <w:t xml:space="preserve">lirmm-00462513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sharp Concentration-Based Adaptive Segmentation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Mercat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompIMAGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t>
+              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.85-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17274-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00462513v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00532783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral image segmentation: the butterfly approach</w:t>
               </w:r>
@@ -3542,118 +3542,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Discrete Hyperspheres and Separatingness</w:t>
+                <w:t xml:space="preserve">Discrete Circles: an arithmetical approach with non-constant thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.425-436, </w:t>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Jose, CA, United States. pp.60660C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11907350_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.642976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00128277v1</w:t>
+                <w:t xml:space="preserve">hal-00580556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Data-Hiding Noise in Color JPEG Images by Adapting the Quantization</w:t>
               </w:r>
@@ -3728,533 +3741,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00123580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Circles: an arithmetical approach with non-constant thickness</w:t>
+                <w:t xml:space="preserve">Arithmetic Discrete Hyperspheres and Separatingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San Jose, CA, United States. pp.60660C, </w:t>
+              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.425-436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.642976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11907350_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580556v1</w:t>
+                <w:t xml:space="preserve">lirmm-00128277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Functionality for Arithmetic Discrete Planes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Berthe</w:t>
+                <w:t xml:space="preserve">Asynchronous DCT-Based Data-Hiding Robust to Cropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI: Discrete Geometrey for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Montreux, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580571v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous DCT-Based Data-Hiding Robust to Cropping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">Generalized Functionality for Arithmetic Discrete Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI: Discrete Geometrey for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.276-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106478v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'Invisibilité par Adaptation de la Quantification aux Données à Insérer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">Cabbage/Weed Discrimination with a Region/Contour Based Segmentation Approach for Multispectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.1193-1196</w:t>
+              <w:t xml:space="preserve">Information and Technology for Sustainable Fruit and Vegetable Production (FRUTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France. pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106469v1</w:t>
+                <w:t xml:space="preserve">lirmm-00137914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabbage/Weed Discrimination with a Region/Contour Based Segmentation Approach for Multispectral Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+                <w:t xml:space="preserve">Amélioration de l'Invisibilité par Adaptation de la Quantification aux Données à Insérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Technology for Sustainable Fruit and Vegetable Production (FRUTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France. pp.371-380</w:t>
+              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.1193-1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00137914v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless Crypto-Data Hiding in Medical Images Without Increasing The Original Image Size</w:t>
               </w:r>
@@ -4623,217 +4623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01168508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Stereochemistry using Combinatorial Maps</w:t>
+                <w:t xml:space="preserve">Union-Find Volume Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Dietz</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMACS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Rutgers University, New Brunswick, NJ, Canada. pp.117-128</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Combinatorial Image Analysis - IWCIA'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Caen, France. pp.181-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01168505v1</w:t>
+                <w:t xml:space="preserve">inria-00099034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union-Find Volume Segmentation</w:t>
+                <w:t xml:space="preserve">Representation of Stereochemistry using Combinatorial Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lange</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dietz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Combinatorial Image Analysis - IWCIA'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Caen, France. pp.181-197</w:t>
+              <w:t xml:space="preserve">DIMACS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Rutgers University, New Brunswick, NJ, Canada. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099034v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01168505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Concentration-Based Adaptive Approach to Region Merging of Optimal Time and Space Complexities</w:t>
               </w:r>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03444-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0491-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.05.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5LBHR3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00326-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86267-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Le Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Anzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.714475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Mezzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44438-6_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.14.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pennaneach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1998.744885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-62005-2_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03444-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0491-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.05.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5LBHR3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00326-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86267-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Le Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Anzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.714475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642976" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marchant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Mezzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44438-6_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.14.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pennaneach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1998.744885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-62005-2_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01168561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>