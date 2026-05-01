--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -147,9826 +147,9838 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactic acid fermentation enhances antioxidant potential of chicory by-products for functional food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Daboudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 534, pp.147079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying linear Ultra-Short Peptides in Agrifood: Challenges and Critical Insights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.105129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractionation and identification of bioactive peptides from red macroalgae protein hydrolysates: In silico analysis and in vitro bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Dhaouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.103211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcab.2024.103211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digested casein phosphopeptides impact intestinal calcium transport in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (15), pp.8104-8115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FO01637H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Characterization of Novel Bioactive Peptides Derived from Red Macroalgae Protein Hydrolysis Using Peptidomics and Bioinformatics Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Dhaouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.911-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02715-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtaining of New Antioxidant and Antimicrobial Peptides Derived from Human Hemoglobin by Peptide Hydrolysis and Comparison with These Obtained by Bovine Hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Outman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Dhaouefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20944/preprints202307.0286.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate analysis of chemical and genetic diversity of wild Humulus lupulus L. (hop) collected in situ in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Paguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.113508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lychou Abbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jfsnr.2642-110000144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the Bioactive Properties of Human and Bovine Hemoglobin Hydrolysates Obtained by Enzymatic Hydrolysis: Antimicrobial and Antioxidant Potential of the Active Peptide α137-141</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Outman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Dhaouefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Bioinformatics Search Parameters for Peptides’ Identification and Their Post-Translational Modifications: A Case Study of Proteolysed Gelatines from Beef, Pork, and Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jenequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12132524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of hydrolysates and peptides from a new protein source: Diplodus annularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Elgaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.102129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nongonierma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Romelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Lacticaseicin 30 and Its Engineered Variants Revealed an Interplay between the N-Terminal and C-Terminal Regions in the Activity against Gram-Negative Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Madi-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Teiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mihasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14091921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Antiradical and Antioxidant Activities of Lipopeptides Produced by Bacillus subtilis Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Behra-Miellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.914713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensopeptidomic Kinetic Approach Combined with Decision Trees and Random Forests to Study the Bitterness during Enzymatic Hydrolysis Kinetics of Micellar Caseins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10061312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial-, Double-Enzymatic Dephosphorylation and EndoGluC Hydrolysis as an Original Approach to Enhancing Identification of Casein Phosphopeptides (CPPs) by Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Romelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10092134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abundance and spatial patterns over time of Vibrionaceae and &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; in water and biofilm from a seabass aquaculture facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.736862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic depolymerization of industrial lignins by laccase-mediator systems in 1,4-dioxane/water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rulence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Châtaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (5), pp.774-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bab.1887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Eco-Efficient Process-Part II: Production of Bioactive Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes10100268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Ecoefficient Process—Part I: Feasibility of Electrodialysis with Bipolar Membrane and Production of Neokyotorphin (α137-141)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes10100257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamyan Dugersuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid identification of &amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; species of the Harveyi clade using MALDI-TOF MS profiling with main spectral Profile database implemented with an in-house database: Luvibase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.586536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal Component Analysis from Mass Spectrometry Data Combined to a Sensory Evaluation as a Suitable Method for Assessing Bitterness of Enzymatic Hydrolysates Produced from Micellar Casein Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.2608-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Campart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisanal and industrial Maroilles cheeses: Are they different? Comparison using sensory, physico-chemical and microbiological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers' expectation and liking for cheese: Can familiarity effects resulting from regional differences be highlighted within a country?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.188-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population response of the estuarine copepod &amp;lt;i&amp;gt;Eurytemora affinis&amp;lt;/i&amp;gt; to its bioaccumulation of trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Zidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Boubechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Ju Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Bialais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt; sp. COW3 Produces New Bananamide-Type Cyclic Lipopeptides with Antimicrobial Activity against &amp;lt;em&amp;gt;Pythium myriotylum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pyricularia oryzae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Owolabi Omoboye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Geudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24224170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome sequencing and analysis of &amp;lt;i&amp;gt;Bacillus pumilus&amp;lt;/i&amp;gt; ICVB403 isolated from &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs revealed surfactin and bacteriocin production: insights on anti-&amp;lt;i&amp;gt;staphylococcus&amp;lt;/i&amp;gt; activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Zidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Cudnennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.990-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-018-9461-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of bioactive peptides by lactobacillus species: from gene to application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Zeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.83 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MALDI-TOF mass spectrometry for the identification of lactic acid bacteria isolated from a French cheese: The Maroilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.2-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Kluyveromyces marxianus from cheese origin and the intestinal symbiont Bacteroides thetaiotaomicron: Impressive antioxidative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ceugniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2017.03.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of peptide layers and adsorption mechanisms on a negatively charged cation-exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mikhaylina'C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firdaous Saiyouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 508, pp.488-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine L. Caly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Zidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food peptides: purification, identification and role in the metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Arroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1814-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glial-cell-mediated re-induction of the blood-brain barrier phenotype in brain capillary endothelial cells: A differential gel electrophoresis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Teerlink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the blood-brain barrier using gene and protein expression profiling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Cecchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (1), p. 83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actin, gelsolin and filamin-A are dynamic actors in the cytoskeleton remodelling contributing to the blood brain barrier phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Cecchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, p. 1207-1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass spectrometric approach for screening modifications of total serum N-glycome in human diseases: application to cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.281-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Short-Chain Peptides in Agrofood: Challenges and Critical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937346v1</w:t>
-              </w:r>
-[...6864 lines deleted...]
-                <w:t xml:space="preserve">hal-00087059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of dipeptide identification for a better characterization of nutritional quality of food and derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Benefiq 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the antioxidant and hypocholesterolemic properties of peptides from spirulina (Arthrospira platensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Benneceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Neuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioacPepFinder: a pipeline for prediction of proteolysis-generated bioactive peptides usable for all protein sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bathich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fritzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADEBIOTECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche chromatographique bidimensionnelle (basse pression IEX et haute pression C18) couplée à la spectrométrie de masse haute résolution pour une meilleure caractérisation à moindre coût des peptides issus de l’hydrolyse enzymatique de protéines alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiri Andriamanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the structure-activity relationship of lacticaseicin 30, a class II bacteriocin produced by Lacticaseibacillus paracasei CNCM I-5369 with inhibitory against Gram-negative bacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Madi-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Teiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Mihasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacteriocin International Conference (BIC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the structure-activity relationship of lacticaseicin 30, a class II bacteriocin produced by Lacticaseibacillus paracasei CNCM I-5369 with inhibitory against Gram-negative bacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Madi-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Teiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Madi-Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Yanyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Mihasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacteriocin International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional liquid chromatography separation for the complete peptidome characterization of agro-food hydrolysates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiri Andriamanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health International Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict liking and sensory description of Maroilles cheese by physicochemical parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2020+2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioacPepFinder: Discovery of bioactive peptides from protein digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bathich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health International Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of health ingredients from chicory by-products fermentation : first step strains selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Raveschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Daboudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHID 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioacPepFinder: Discovery of bioactive peptides from protein digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bathich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobim 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new innovative process for the production of bioactive peptides resulting from the enzymatic hydrolysis of bovine hemoglobin: Electrodialysis with Bipolar Membrane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14emes rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of random frorests and regression trees to identify bitterness peptides in casein hydrolysates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference on sensory and consumer research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bélurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Theysgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2019 congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165423v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the keratinolytic activity of the Bacillus species N3 strain on poultry feathers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547633v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the keratinolytic activity of the Bacillus species N3 strain on poultry feathers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547630v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bitterness predictive tool for food protein enzymatic proteolysis: a sensomics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2019 congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a static in vitro gastro-intestinal digestion method for simple food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9976,2150 +9988,2150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of bioactive peptides from two red macroalgae using QSAR and bioinformatics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Dhaouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihen Dhaouafi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Nedjar-Arroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International ISEKI-Food Conference “Food production based on food safety, sustainable development and circular economy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of endive co-products for functional food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Raveschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioacPepFinder: Novel Bioinformatics Tool for the Discovery of Bioactive Peptides from Protein Digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bathich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Abundance and spatial patterns over time of Vibrionaceae and Vibrio harveyi in water and biofilm from a seabass aquaculture facility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix da Fonseca Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health International Days - OHID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">One health International days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552072v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and spatial patterns over time of Vibrionaceae and Vibrio harveyi in water and biofilm from a seabass aquaculture facility.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One health International days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">One Health International Days - OHID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547588v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of hydrolysates and peptides from a new protein sourc e: Diplodus annularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Elgaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès International des Sciences Biologiques et de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health International Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dublin ( virtual ), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative bitterness caseic hydrolysates by combining biocatalysis/sensory/proteomics approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Food Technologies and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bitterness predictive tool for agrofood protein enzymatic proteolysis: a sensomics approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Dantin</w:t>
+                <w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547600v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Matthijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
+              <w:t xml:space="preserve">14th International IUPAC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550191v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Applications of MALDI-TOF-MS in food microbiology. Twenty-fourth Conference on Food Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Zidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IUPAC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547602v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of MALDI-TOF-MS in food microbiology. Twenty-fourth Conference on Food Microbiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+                <w:t xml:space="preserve">Development of a bitterness predictive tool for agrofood protein enzymatic proteolysis: a sensomics approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547593v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lisacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Matthijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach for peptidome characterization to unravel the encrypted bioactivity of protein byproducts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bélurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADEBIOTECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12129,973 +12141,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Theysgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepoudere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3093923. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3094013. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3094015. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3094014. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13105,160 +13117,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue Non-specific Alkaline Phosphatase (TNAP) in Vessels of the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subcellular Bichemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, Springer, pp.125-151, 2015, 978-94-017-7196-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7197-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13326,51 +13338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A5BB975"/>
+    <w:nsid w:val="77B7E9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13557,51 +13569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-flahaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2603-962X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061055832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Romdhani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nedjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2024.103211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02715-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Outman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Diab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouefi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202307.0286.v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Madi-Moussa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091921" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.914713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou-Diab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fliss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100268" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100257" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Cudnennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9461-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mikhaylina'C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous Saiyouri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hammami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.08.029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544081v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathurin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551664v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benneceur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marechal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neuray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547608v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiri Andriamanarivo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547618v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar-Arroume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550292v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7197-9_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-flahaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2603-962X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061055832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Romdhani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nedjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2024.103211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02715-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Outman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouefi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202307.0286.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Madi-Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihasan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.914713" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou-Diab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fliss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Cudnennec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9461-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mikhaylina'C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous Saiyouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hammami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.08.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544081v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathurin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benneceur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marechal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neuray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiri Andriamanarivo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar-Arroume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7197-9_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>