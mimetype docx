--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -985,295 +985,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of chemical and genetic diversity of wild Humulus lupulus L. (hop) collected in situ in northern France</w:t>
+                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Paguet</w:t>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Siah</w:t>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lefèvre</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moureu</w:t>
+                <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+                <w:t xml:space="preserve">Daniela Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205, pp.113508. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959510v1</w:t>
+                <w:t xml:space="preserve">hal-04094987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of chemical and genetic diversity of wild Humulus lupulus L. (hop) collected in situ in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Paguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Gabriel Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lychou Abbühl</w:t>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Barile</w:t>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.113508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094987v1</w:t>
+                <w:t xml:space="preserve">hal-03959510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t>
               </w:r>
@@ -1919,295 +1919,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+                <w:t xml:space="preserve">Aurélie Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Nongonierma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Fitzgerald</w:t>
+                <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431009v1</w:t>
+                <w:t xml:space="preserve">hal-03685317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
+                <w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Matéos</w:t>
+                <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Romelard</w:t>
+                <w:t xml:space="preserve">Richard Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685317v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Lacticaseicin 30 and Its Engineered Variants Revealed an Interplay between the N-Terminal and C-Terminal Regions in the Activity against Gram-Negative Bacteria</w:t>
               </w:r>
@@ -2608,64 +2608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial-, Double-Enzymatic Dephosphorylation and EndoGluC Hydrolysis as an Original Approach to Enhancing Identification of Casein Phosphopeptides (CPPs) by Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,319 +2991,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic depolymerization of industrial lignins by laccase-mediator systems in 1,4-dioxane/water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dillies</w:t>
+                <w:t xml:space="preserve">Emmeline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vivien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Châtaigné</w:t>
+                <w:t xml:space="preserve">Marc Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bab.1887⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142222v1</w:t>
+                <w:t xml:space="preserve">hal-04549641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Enzymatic depolymerization of industrial lignins by laccase-mediator systems in 1,4-dioxane/water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmeline Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+                <w:t xml:space="preserve">Alexandre Rulence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Frémont</w:t>
+                <w:t xml:space="preserve">Gabrielle Châtaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (5), pp.774-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bab.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549641v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Eco-Efficient Process-Part II: Production of Bioactive Peptides</w:t>
+                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Ecoefficient Process—Part I: Feasibility of Electrodialysis with Bipolar Membrane and Production of Neokyotorphin (α137-141)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou-Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Thibodeau</w:t>
@@ -3342,748 +3342,748 @@
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.268. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes10100268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes10100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653921v1</w:t>
+                <w:t xml:space="preserve">hal-03653924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Ecoefficient Process—Part I: Feasibility of Electrodialysis with Bipolar Membrane and Production of Neokyotorphin (α137-141)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Thibodeau</w:t>
+                <w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ismail Fliss</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes10100257⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653924v1</w:t>
+                <w:t xml:space="preserve">hal-04547909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guiller</w:t>
+                <w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Raveschot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamyan Dugersuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547909v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamyan Dugersuren</w:t>
+                <w:t xml:space="preserve">Bovine Hemoglobin Enzymatic Hydrolysis by a New Eco-Efficient Process-Part II: Production of Bioactive Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou-Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes10100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490856v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Rapid identification of &amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; species of the Harveyi clade using MALDI-TOF MS profiling with main spectral Profile database implemented with an in-house database: Luvibase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.586536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288940v1</w:t>
+                <w:t xml:space="preserve">hal-03697171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of &amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; species of the Harveyi clade using MALDI-TOF MS profiling with main spectral Profile database implemented with an in-house database: Luvibase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grard</w:t>
+                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.586536. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697171v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t>
               </w:r>
@@ -4108,64 +4108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaeremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t>
@@ -4331,480 +4331,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artisanal and industrial Maroilles cheeses: Are they different? Comparison using sensory, physico-chemical and microbiological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ricart</w:t>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+                <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Pupin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417587v1</w:t>
+                <w:t xml:space="preserve">hal-02617813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Flissi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Campart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.2608-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376009v1</w:t>
+                <w:t xml:space="preserve">hal-02417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and industrial Maroilles cheeses: Are they different? Comparison using sensory, physico-chemical and microbiological approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Drider</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Campart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02617813v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' expectation and liking for cheese: Can familiarity effects resulting from regional differences be highlighted within a country?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Geudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5321,51 +5321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Raveschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,90 +5575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF mass spectrometry for the identification of lactic acid bacteria isolated from a French cheese: The Maroilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5986,51 +5986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine L. Caly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahammed Zidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanath Belguesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7590,90 +7590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fritzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict liking and sensory description of Maroilles cheese by physicochemical parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8440,51 +8440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Daboudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHID 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
@@ -8632,277 +8632,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">BioacPepFinder: Discovery of bioactive peptides from protein digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bathich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Jobim 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547620v1</w:t>
+                <w:t xml:space="preserve">hal-04547613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioacPepFinder: Discovery of bioactive peptides from protein digestion.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+                <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guimas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547613v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new innovative process for the production of bioactive peptides resulting from the enzymatic hydrolysis of bovine hemoglobin: Electrodialysis with Bipolar Membrane.</w:t>
               </w:r>
@@ -8983,64 +8983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,90 +9233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bélurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Theysgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2019 congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
@@ -9345,77 +9345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9621,51 +9621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10166,51 +10166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Raveschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10492,402 +10492,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and spatial patterns over time of Vibrionaceae and Vibrio harveyi in water and biofilm from a seabass aquaculture facility.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+                <w:t xml:space="preserve">Production of hydrolysates and peptides from a new protein sourc e: Diplodus annularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Elgaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix da Fonseca Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+                <w:t xml:space="preserve">Naïma Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One health International days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès International des Sciences Biologiques et de Biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547588v1</w:t>
+                <w:t xml:space="preserve">hal-04550292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Abundance and spatial patterns over time of Vibrionaceae and Vibrio harveyi in water and biofilm from a seabass aquaculture facility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Dugardin</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix da Fonseca Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health International Days - OHID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">One health International days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552072v1</w:t>
+                <w:t xml:space="preserve">hal-04547588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrolysates and peptides from a new protein sourc e: Diplodus annularis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Elgaoud</w:t>
+                <w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naïma Nedjar</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dugardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès International des Sciences Biologiques et de Biotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">One Health International Days - OHID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550292v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t>
               </w:r>
@@ -10925,51 +10925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
@@ -10998,103 +10998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health International Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
@@ -11123,51 +11123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11386,64 +11386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,90 +11511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Matthijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International IUPAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
@@ -11649,51 +11649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahammed Zidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,64 +11886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lisacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,332 +12149,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Theysgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepoudere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550405v1</w:t>
+                <w:t xml:space="preserve">hal-04550379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lepoudere</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04550379v1</w:t>
+                <w:t xml:space="preserve">hal-04550405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12522,77 +12522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12640,77 +12640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12758,77 +12758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12876,77 +12876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12994,77 +12994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13338,51 +13338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B7E9EA"/>
+    <w:nsid w:val="92EE0BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13569,51 +13569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-flahaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2603-962X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061055832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Romdhani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nedjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2024.103211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02715-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Outman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouefi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202307.0286.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Madi-Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihasan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.914713" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou-Diab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fliss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Cudnennec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9461-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mikhaylina'C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous Saiyouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hammami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.08.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544081v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathurin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benneceur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marechal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neuray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiri Andriamanarivo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar-Arroume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7197-9_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-flahaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2603-962X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061055832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Romdhani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nedjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2024.103211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02715-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Outman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Dhaouefi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202307.0286.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Madi-Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihasan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.914713" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou-Diab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fliss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10100268" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Cudnennec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9461-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mikhaylina'C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous Saiyouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hammami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.08.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00544081v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathurin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benneceur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marechal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neuray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bathich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiri Andriamanarivo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547613v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar-Arroume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nedjar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7197-9_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>