--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1511,307 +1511,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of climate change on the phenology of European temperate trees</w:t>
+                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (10), pp.2742-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649173v1</w:t>
+                <w:t xml:space="preserve">hal-02939196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+                <w:t xml:space="preserve">Assessing the effects of climate change on the phenology of European temperate trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Asner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Barry</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (7), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939196v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking intra-seasonal variations in climate and tree-ring δ13C: A functional modelling approach</w:t>
               </w:r>
@@ -2079,440 +2079,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the decrease in leaf photosynthesis during flowering in mango</w:t>
+                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Urban</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic L. Jegouzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964538v1</w:t>
+                <w:t xml:space="preserve">hal-02667059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+                <w:t xml:space="preserve">Interpreting the decrease in leaf photosynthesis during flowering in mango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Jegouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (7), pp.1025-1036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02732884v1</w:t>
+                <w:t xml:space="preserve">hal-00964538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+                <w:t xml:space="preserve">Roberta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (6), pp.3030-3043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667059v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02732884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
               </w:r>
@@ -3063,402 +3063,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Drobinsky</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on funtional structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting potential shifts in Fagus sylvatica range in response to climate change: comparing and integrating multiple models based on different structural concepts to reduce predictions uncertainty</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57A8520"/>
+    <w:nsid w:val="E828F160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5216,51 +5216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-francois-cnrs-ese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1554-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6187-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSFS87N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZV7JS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Verhoef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB3TB8R1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Jegouzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Damour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-francois-cnrs-ese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1554-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6187-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSFS87N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZV7JS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Verhoef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB3TB8R1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Jegouzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Damour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>