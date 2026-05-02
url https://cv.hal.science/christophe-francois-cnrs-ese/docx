--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1511,307 +1511,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
+                <w:t xml:space="preserve">Assessing the effects of climate change on the phenology of European temperate trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Barry</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (7), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939196v1</w:t>
+                <w:t xml:space="preserve">hal-02649173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of climate change on the phenology of European temperate trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Dufrene</w:t>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (10), pp.2742-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649173v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking intra-seasonal variations in climate and tree-ring δ13C: A functional modelling approach</w:t>
               </w:r>
@@ -2079,440 +2079,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
+                <w:t xml:space="preserve">Interpreting the decrease in leaf photosynthesis during flowering in mango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Laurent L. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Jegouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (7), pp.1025-1036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667059v1</w:t>
+                <w:t xml:space="preserve">hal-00964538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the decrease in leaf photosynthesis during flowering in mango</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Urban</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (6), pp.3030-3043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964538v1</w:t>
+                <w:t xml:space="preserve">insu-02732884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Martin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (6), pp.3030-3043. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02732884v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
               </w:r>
@@ -3063,402 +3063,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on funtional structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinsky</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting potential shifts in Fagus sylvatica range in response to climate change: comparing and integrating multiple models based on different structural concepts to reduce predictions uncertainty</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E828F160"/>
+    <w:nsid w:val="4B616CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5216,51 +5216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-francois-cnrs-ese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1554-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6187-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSFS87N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZV7JS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Verhoef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB3TB8R1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Jegouzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Damour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-francois-cnrs-ese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1554-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6187-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSFS87N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZV7JS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Verhoef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB3TB8R1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Jegouzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Damour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>