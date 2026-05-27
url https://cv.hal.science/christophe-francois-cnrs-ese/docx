--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -4985,51 +4985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B616CFD"/>
+    <w:nsid w:val="0F5F187B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>