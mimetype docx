--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -600,403 +600,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAM : un outil de vérification de propriétés d'atteignabilité sur des classificateurs neuronaux</w:t>
+                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Claviere</w:t>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Asselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garion</w:t>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pagetti</w:t>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465231v1</w:t>
+                <w:t xml:space="preserve">hal-04165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+                <w:t xml:space="preserve">SAM : un outil de vérification de propriétés d'atteignabilité sur des classificateurs neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165427v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Verification of Neural Network Controlled Systems</w:t>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Clavière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Asselin</w:t>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (DSN-W)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975455v2</w:t>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,172 +1030,168 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,213 +1232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Safety Verification of Neural Network Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Clavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51st Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (DSN-W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587686v1</w:t>
+                <w:t xml:space="preserve">hal-02975455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1780,77 +1780,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1898,77 +1898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,51 +2436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>