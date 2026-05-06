--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -66,2096 +66,2217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compressing ACAS-Xu Lookup Tables with Binary Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NASA Formal Methods (NFM) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Los Angeles (CA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAM : un outil de vérification de propriétés d'atteignabilité sur des classificateurs neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety Verification of Neural Network Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Clavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (DSN-W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975455v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSAD 2020: Proceedings of the 9th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual USA, France. pp.2-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427762.3429453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving Functional Correctness of Cyber-Physical System Controllers: From Model to Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 Forum on specification &amp; Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2018.8524044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated analysis of Stateflow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Gurfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesghen Kahsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Logic for Programming, Artificial Intelligence and Reasoning (LPAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Maun, Botswana. pp.144-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming Approach for Polytopic Simulation of Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Cybernetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14232/actacyb.300771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélio Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (5), pp.151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3609393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lustre to Simulink: reverse compilation for verifying Embedded Systems Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (3), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3461668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARK by Example: an introduction to formal verification through the standard C++ library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Creuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ada Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.89-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3375408.3375415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417184v1</w:t>
-              </w:r>
-[...1159 lines deleted...]
-                <w:t xml:space="preserve">hal-02092930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03255656v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03625208v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et logique déontique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle : Volume 1. Représentation des connaissances et formalisation des raisonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès Editions, pp.215-237, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2165,131 +2286,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de réglementations pour le partage d'information dans un SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cholvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2436,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>