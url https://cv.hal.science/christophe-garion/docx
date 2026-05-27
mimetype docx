--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -221,849 +221,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
+                <w:t xml:space="preserve">SAM : un outil de vérification de propriétés d'atteignabilité sur des classificateurs neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+                <w:t xml:space="preserve">Arthur Claviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165427v1</w:t>
+                <w:t xml:space="preserve">hal-04465231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAM : un outil de vérification de propriétés d'atteignabilité sur des classificateurs neuronaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Claviere</w:t>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Asselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Pagetti</w:t>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465231v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+                <w:t xml:space="preserve">Safety Verification of Neural Network Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Arthur Clavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51st Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (DSN-W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587686v1</w:t>
+                <w:t xml:space="preserve">hal-02975455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344191v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+                <w:t xml:space="preserve">hal-03344191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Verification of Neural Network Controlled Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Asselin</w:t>
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Pagetti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (DSN-W)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975455v2</w:t>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghiles Ziat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSAD 2020: Proceedings of the 9th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual USA, France. pp.2-11, </w:t>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming Approach for Polytopic Simulation of Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,263 +1882,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
+                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625208v1</w:t>
+                <w:t xml:space="preserve">hal-03255656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
+                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255656v1</w:t>
+                <w:t xml:space="preserve">hal-03625208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chaudron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claviere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Asselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975455v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Clavi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Creuse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>