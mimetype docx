--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gatel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5549-7008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08954840X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6046-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of imaging spin waves in pseudo-static mode by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Resano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (21), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0294261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lorut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hytch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic Fe and Co nano-whiskers and platelets via physical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-An Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.109914. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy (Oxf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electron Interference Microscopy, 70 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmicro/dfaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Grindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-field induced rotation of magnetosome chains in silicified magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25972-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-stable anisotropic monocrystalline nickel nanowires characterized using electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1733-1738. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cury Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air- and water-resistant noble metal coated ferromagnetic cobalt nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.2792--2804. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn506709k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.086401. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/8/086401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy and properties of GaAsBi/GaAs quantum wells grown by molecular beam epitaxy: effect of thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonyasiri Boonpeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth micro-structure and magnetic studies of FePt nanoparticles: MgO multi-layer composite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Bang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wuli xuebao / Acta physica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (16), pp.166801. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7498/aps.63.166801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic ordering, and spin filtering efficiency of NiFe2O4(111) ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.182404. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM study of structural hardening in a new martensitic steel for aeronautic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 576, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations des déformations élastiques autour de nanoprécipités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 314 (1), pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sheets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Neel 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AI-automated TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrical characterization of monocrystalline nickel nanorods and Ni-CNT composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.- F. Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials, March 6-10, 2017, Lisbonne (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV B-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in thiophene derivatives based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Functional π Electron Systems (FPI) 2013, Arcachon France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Stress on the Nanoscale: Simulation, Material Systems and Characterization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-212, 2011, 978-3-527-41066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude d'un système hybride &amp;quot;Oxyde ferrimagnétique / Métal non magnétique / Oxyde ferrimagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Toulouse, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative field mapping at the nanoscale by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paul Sabatier Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gatel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5549-7008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08954840X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6046-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of imaging spin waves in pseudo-static mode by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Resano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (21), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0294261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lorut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hytch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic Fe and Co nano-whiskers and platelets via physical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-An Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.109914. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy (Oxf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electron Interference Microscopy, 70 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmicro/dfaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Grindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-field induced rotation of magnetosome chains in silicified magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25972-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-stable anisotropic monocrystalline nickel nanowires characterized using electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1733-1738. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cury Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air- and water-resistant noble metal coated ferromagnetic cobalt nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.2792--2804. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn506709k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.086401. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/8/086401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy and properties of GaAsBi/GaAs quantum wells grown by molecular beam epitaxy: effect of thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonyasiri Boonpeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth micro-structure and magnetic studies of FePt nanoparticles: MgO multi-layer composite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Bang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wuli xuebao / Acta physica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (16), pp.166801. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7498/aps.63.166801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic ordering, and spin filtering efficiency of NiFe2O4(111) ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.182404. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM study of structural hardening in a new martensitic steel for aeronautic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 576, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations des déformations élastiques autour de nanoprécipités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 314 (1), pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sheets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Neel 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in electron holography with automatic stabilisation and direct electron detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microscopy Society, Apr 2026, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412904004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AI-automated TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrical characterization of monocrystalline nickel nanorods and Ni-CNT composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.- F. Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials, March 6-10, 2017, Lisbonne (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV B-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in thiophene derivatives based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Functional π Electron Systems (FPI) 2013, Arcachon France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Stress on the Nanoscale: Simulation, Material Systems and Characterization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-212, 2011, 978-3-527-41066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude d'un système hybride &amp;quot;Oxyde ferrimagnétique / Métal non magnétique / Oxyde ferrimagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Toulouse, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative field mapping at the nanoscale by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paul Sabatier Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69069854"/>
+    <w:nsid w:val="412DA6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-7008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08954840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6046-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25972-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ibarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Mourdikoudis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04791" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506709k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wei" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cezar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871733" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943868v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frere" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009159v3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974885v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-7008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08954840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6046-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25972-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ibarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Mourdikoudis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04791" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506709k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-123" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wei" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cezar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871733" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943868v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frere" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009159v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974885v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>