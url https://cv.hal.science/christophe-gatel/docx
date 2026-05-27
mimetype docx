--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gatel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5549-7008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08954840X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6046-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of imaging spin waves in pseudo-static mode by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Resano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (21), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0294261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lorut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hytch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic Fe and Co nano-whiskers and platelets via physical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-An Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.109914. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy (Oxf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electron Interference Microscopy, 70 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmicro/dfaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Grindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-field induced rotation of magnetosome chains in silicified magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25972-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-stable anisotropic monocrystalline nickel nanowires characterized using electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1733-1738. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cury Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air- and water-resistant noble metal coated ferromagnetic cobalt nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.2792--2804. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn506709k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.086401. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/8/086401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy and properties of GaAsBi/GaAs quantum wells grown by molecular beam epitaxy: effect of thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonyasiri Boonpeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth micro-structure and magnetic studies of FePt nanoparticles: MgO multi-layer composite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Bang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wuli xuebao / Acta physica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (16), pp.166801. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7498/aps.63.166801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic ordering, and spin filtering efficiency of NiFe2O4(111) ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.182404. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM study of structural hardening in a new martensitic steel for aeronautic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 576, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations des déformations élastiques autour de nanoprécipités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 314 (1), pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sheets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Neel 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in electron holography with automatic stabilisation and direct electron detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microscopy Society, Apr 2026, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412904004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AI-automated TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrical characterization of monocrystalline nickel nanorods and Ni-CNT composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.- F. Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials, March 6-10, 2017, Lisbonne (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV B-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in thiophene derivatives based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Functional π Electron Systems (FPI) 2013, Arcachon France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Stress on the Nanoscale: Simulation, Material Systems and Characterization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-212, 2011, 978-3-527-41066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude d'un système hybride &amp;quot;Oxyde ferrimagnétique / Métal non magnétique / Oxyde ferrimagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Toulouse, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative field mapping at the nanoscale by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paul Sabatier Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gatel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5549-7008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08954840X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6046-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of imaging spin waves in pseudo-static mode by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Resano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (21), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0294261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lorut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hamid Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hytch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic Fe and Co nano-whiskers and platelets via physical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-An Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.109914. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy (Oxf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Electron Interference Microscopy, 70 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmicro/dfaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Grindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-field induced rotation of magnetosome chains in silicified magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25972-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-stable anisotropic monocrystalline nickel nanowires characterized using electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1733-1738. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cury Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air- and water-resistant noble metal coated ferromagnetic cobalt nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.2792--2804. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn506709k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.086401. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/8/086401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Altantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lentijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy and properties of GaAsBi/GaAs quantum wells grown by molecular beam epitaxy: effect of thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonyasiri Boonpeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mazzucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-9-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth micro-structure and magnetic studies of FePt nanoparticles: MgO multi-layer composite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Bang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wuli xuebao / Acta physica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (16), pp.166801. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7498/aps.63.166801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic ordering, and spin filtering efficiency of NiFe2O4(111) ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.182404. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM study of structural hardening in a new martensitic steel for aeronautic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 576, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations des déformations élastiques autour de nanoprécipités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 314 (1), pp.336 - 340. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sheets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Neel 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Résano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase detection limits in electron holography with automatic stabilisation and direct electron detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microscopy Society, Apr 2026, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412904004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AI-automated TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electrical characterization of monocrystalline nickel nanorods and Ni-CNT composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mourdikoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.- F. Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials, March 6-10, 2017, Lisbonne (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV B-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in thiophene derivatives based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Functional π Electron Systems (FPI) 2013, Arcachon France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Stress on the Nanoscale: Simulation, Material Systems and Characterization Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-212, 2011, 978-3-527-41066-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude d'un système hybride &amp;quot;Oxyde ferrimagnétique / Métal non magnétique / Oxyde ferrimagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Toulouse, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative field mapping at the nanoscale by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paul Sabatier Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02974885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="412DA6F1"/>
+    <w:nsid w:val="81E6EFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-7008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08954840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6046-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25972-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ibarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Mourdikoudis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04791" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506709k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-123" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wei" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cezar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871733" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943868v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frere" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009159v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974885v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-7008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08954840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6046-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25972-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ibarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Mourdikoudis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04791" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506709k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723509v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-123" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wei" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cezar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871733" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.065" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Fournier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GF5TL9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943868v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frere" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009159v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974885v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>