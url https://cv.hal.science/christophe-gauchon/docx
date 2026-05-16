--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gauchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La malédiction de la cote 910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur le surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gbk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des refuges de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine sans le tourisme ? Les roches gravées de Guadeloupe (Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Défis urbains dans la Caraïbe, 60-61, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’abandon en montagne : recension de deux thèses stimulantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14m7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Une nouvelle revue : Pyrénées souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations spéléologiques en France : la flambée des années 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/55, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit d’accès à la nature versus droit de propriété. Espaces protégés, engrillagement et conflit d’usage en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.40-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et avens, piliers et fleurons du tourisme ardéchois,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Ardèche, temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Letscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait des Alpes en Patrimoine mondial, Langhe Roero Monferrato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Internazionale di Ricerca sui Beni Culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp. 55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois siècles d’enregistrement des fréquentations humaines dans la grotte de Hautecourt (Ain, France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Letscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp. 45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques et paysagères des friches sportives en montagne : études de cas de stations de ski alpin dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les sociétés anciennes aménageaient aussi les montagnes…Dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mountain wilderness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des ressources patrimoniales en réponse aux enjeux de diversification touristique dans les montagnes des Alpes du nord. Réflexions à partir des sites d’art rupestre en Haute-Maurienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 242 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.242.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition touristique et patrimoine archéologique : le cas de l’art rupestre de Haute-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités du tourisme souterrain en France / News about underground tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp. 91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de construction d'un bien sériel en vue d'une inscription sur la Liste du patrimoine mondial. Exemple du bien « Sites palafittiques préhistoriques autour des Alpes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le labyrinthe de la Borne aux Cassots : un exemple éloquent de réorganisation du drainage endokarstique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Congrès international de Spéléologie en France en 2021 : et puis quoi encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp. 59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques et paysagères de friches sportives en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.24515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis sehen. Ein Überblick alpiner Gletschertourismusorte, zwischen Post-und Hypermodernität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of tourism at the Mer de Glace: Adaptations of glacier tourism to glacier fluctuations since 1741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mabboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-021-6723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03315933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced dilemma of rock art heritage management in Europe: a double dialectic process between conservation and public outreach, transmission and exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Management of Archaeological Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13505033.2020.1860329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la glace. Tour d'horizon des sites touristiques glaciaires alpins, entre post-et hyper-modernités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicod, une page de l’histoire des sciences, Karstologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caves and Bats: morphological impacts and archaeological implications. The Azé Prehistoric Cave (Saône-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.107785. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible le patrimoine mondial. Ce que révèlent les plaques commémoratives des biens inscrits sur la Liste de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic perceptions of the landscape of a shrinking glacier: Evidence from the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100411. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2021.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticité des normes et stratégies d’acteurs : analyse critique de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting ice adaptation strategies in the glacier tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15022250.2021.1879670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale de Jean Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 132, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Ice. An Overview of Alpine Glacier Tourism Sites, Between Post-and Hyper-Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre de la Terre : relecture spéléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1577, pp. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rythmites sédimentaires à -750 au gouffre Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Honiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speleo mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’authenticité et expérience patrimoniale. Conception et réception de la réplique de la grotte Chauvet - Pont d’Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.243-274. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la guerre de 1870-71 dans les Pays de Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp. 2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes souterrains, une exploration au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1577, pp. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les biens du Patrimoine mondial : processus de patrimonialisation et réinvention toponymique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de haute montagne face aux effets du changement climatique. Quelles perceptions et stratégies d'adaptation au pied du Mont Blanc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et éthique : quelle place pour les spéléologues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have visited the Chauvet Cave”: the heritage experience of a rock art replica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 26 (Issue 2), pp.142-162. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13527258.2019.1620832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrandir les territoires labellisés : dilatation de l’espace ou dilution de la distinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp. 33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Delacroix, 1847, la première thèse de karstologie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp. 17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1978-2018 : Quarante années de l’Association française de Karstologie (AFK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les vestiges archéologiques : possibilités de valorisation des sites palafittiques préhistoriques alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp. 17-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Meunier (1843-1925) and the controversy about the digging of «natural limestone wells». The contribution of experimental Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39-40, pp. 90-100. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du complexe hydroélectrique de Tré-la-Tête-la-Girotte dans la réserve naturelle des Contamines-Montjoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tourism to geotourism: a few historical cases from the French Alpine foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Publication, 417, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP417.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Hacquet, pionnier de la karstologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kranjc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp. 45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fac-similés et transfert de patrimonialité : discussion autour de la grotte ornée Chauvet-Pont-d’Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp. 141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’un territoire éphémère : le département du Fier (Savoie, 1814-15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp. 73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la recherche en grottes : réflexions sur le code d’éthique de l’UIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp. 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduits épinoyés du système karstique de Foussoubie (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp. 59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine : une affaire de choix. La candidature de la grotte Chauvet au patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypogenic speleogenesis with ferruginous ore. The Piei mine-cave (Lagnes, Vaucluse, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wienin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Istituto Italiano di Speleologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (28), pp. 41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite veillée autour des quatorze 8000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du club alpin français de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; L'impossible sauvetage de Guy Labour &amp;quot;, par Yves Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125, p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un géomorphosite qui sème la discorde : les arches naturelles de la Grande Chartreuse (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3-4), p. 249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Mémoire hydrologique et géologique sur le département du Lot&amp;quot; de l'Abbé Paramelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse géomorphologique et hydrodynamique des circulations dans la zone épinoyée du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.115-138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2012.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la construction topographique et toponymique à l'aven d'Orgnac (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.157-176. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2012.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, là ou ailleurs ? Les enjeux liés à la localisation d'un grand équipement, l'Espace de restitution de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, p.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Pressures and protection of the underground Karst, cases from Slovenia and Croatia&amp;quot;, de Mitja Prelovsek et Nadia Zupan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, p. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; A l'origine du Causse, nouveau regard sur la Préhistoire du Causse de Blandas &amp;quot;, de Ph. Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; La grotte perdue du Salève &amp;quot;, par Madeleine Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Le ciel leur est tombé sur la tête...la Première image et le territoire&amp;quot;, de Philippe Mano, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, p. 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte-mine du Piei (Lagnes, Vaucluse), paléokarst hypogène à remplissage de minerai de fer oxydé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wienin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts lieux géologiques et géomorphologiques alpins Vers une redécouverte patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, en ligne : http://rga.revues.org/index1412.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horace-Bénédict de Saussure (1740-1799) : quand l'homme du Mont-Blanc explorait les cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, p.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00694490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauguration du fonds Choppy : Centre de documentation sur le Karst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Voyage au centre du Ventoux &amp;quot;, coord. par J. Haurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Stage Equipier scientifique 2010, réseau Bufo Fret &amp;quot;, de M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, p.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Les territoires miniers : exploitation et reconquête &amp;quot;, de M. Deshaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), p.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Aspects of the History of the Slovene Karst 1545-2008&amp;quot;, de T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, p.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, géosciences et enjeux de territoires. Actualités du géotourisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Les aventures de Loupio, tome 6 : La caverne &amp;quot;, de J.-Fr. Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, p.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Stage Equipier scientifique 2008, grotte de Gournier &amp;quot;, de D. Cailhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, p.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Le secret de l'ermite de la Qadisha &amp;quot;, de J. Awad et A. Doucet-Zouki,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118, p.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Jeita, histoires de grottes &amp;quot;, de Y. J. et J. Medlej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118, p.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; Grotte Chauvet Pont d' Arc, impressions... &amp;quot; par John Berger, Jean-Marc Robinson et Jean-Jacques Salgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; Dictionnaire de Lascaux &amp;quot;, par B. et G. Delluc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorges de l'Ardèche et la grotte Chauvet. Redéfinition d'une région touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00387258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Bornéo, la mémoire des grottes&amp;quot;, de L.-H Fage et J.-M Chazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, p.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Cahiers de Païolive&amp;quot;, Collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Le monde souterrain, mythes, richesses, explorations &amp;quot; , de J.-J Terrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115, p.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadastre sarde pour une frontière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00448887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la karstologie à la connaissance de l'hydrogéologie et de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00387347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; La Pyramide de Falicon et la grotte des Ratapignata &amp;quot; , de C. Ungar, P. Bény et Y. Duvivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, p.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d' &amp;quot; Émergences-effacements, errances du regard sur les pierres &amp;quot; par Martine Braun-Staneso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; La symbolique du monde souterrain et de la caverne &amp;quot; , par J.-P. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Jules Ollier de Marichard 1824-1901 », par E. Tscherter et C. Paillole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière italo-slovène et province de Trieste : Lecture d'un paysage monumental et mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00306170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Pierre George (1909-2006), l'apport méconnu d'un grand géographe à la compréhension du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Protection et gestion des gîtes souterrains pour les Chiroptères » par T. Mitchell-Jones et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lascaux et la conservation de l'art préhistorique en milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « L'eau de là » par Ph. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Réseau Rochas-Midroï-Guigonne, Ardèche », par J. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Foreign travellers in the Slovene Karst 1486-1900 », par T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « L'alimentation en montagne », par G. Boëtsch et A. Hubert (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Vallée des Belleville : portrait d'une haute vallée », par G. Desmurs (dir. édit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Belgique souterraine, un monde fabuleux sous nos pieds », sous la direction de L. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Essai de recensement de la faune cavernicole du Haut-Jura », éd. par J. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les Cuves de Sassenage », par B. Lismonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Water and life in a rocky landscape, Kras », éd. par A. Mihevc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'une politique d'aménagement du territoire, les Opérations Grands Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 654, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les pionniers du téléski » par P. Montaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires touristiques et néotoponymie : les noms des grands domaines skiables des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00169410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Sauver la montagne » par F. Labande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Histoire naturelle des Dragons, un animal problématique sous l'œil de la science », par M. Meurger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpage de L'Erellaz (Savoie) : entre espaces privés et espaces communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00403432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Aux portes des Enfers : enquête géographique, littéraire et historique », par A. Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Côté colline, pratiques et constructions de l'espace sylvopastoral en Centre-Var » par A. Acovitsióti-Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Names from the past in Postojnska jama » par T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Empreintes... instantanés de vie », par le Musée régional de préhistoire d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac, réhabilitation volontariste d'un grand site de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les baumes, abris sous roche & troglodytes », par A. Bouviala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Grottes et caches camisardes : spéléologie et mémoire huguenote » par C. Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Maisons d'enfants du Vercors » par M. Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes doivent reconquérir leur public ! Interview de Gilbert Montovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Le Gland, la Creuse, la Doue, une rivière et ses sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Paesaggi carsici: Montello », « Paysages culturels karstiques : Méailles et la région d'Annot » et « Udin boršt », coordonnés par M. Celi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme, facteur de protection du patrimoine souterrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et karsts d'Europe centrale dans les Encyclopédies françaises du XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Aux portes des Enfers : enquête géographique, littéraire et historique », par A. Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Spéléométrie de la France », par J.-Y. Bigot et « Cent ans de publications spéléologiques françaises », par Ph. Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du 4ème Congrès international de la neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des Journées de l'A.F.K. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Le meraviglie del carso », par E. Halupca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Souterrains : vie et organisation », Dossiers d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Atlas du Liban : géographie, histoire, économie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La véritable histoire d'une montagne plus grande que l'Himalaya », par Ph. Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension des « Actes du 4ème congrès de l'ISCA », par N. Zupan Hajna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque « De la spelunca à la roca : l'habitat troglodytique au moyen-âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du tourisme souterrain en France : la fin d'un cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 - 46, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières naturelles des Alpes et du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme en montagne : vers un avenir plus durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis « Entre midi et Science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Eureka, Chambéry, Feb 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french archaeological zoning tools: a way to question the construction of the archaeological significance. The zones of presumption of archaeological prescription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 592 “Decision-making and Assessing and Articulating Archaeological Significance”, 30th EAA Annual Meeting (European Association of Archaeologists), Rome, Italie, 28-31 aout 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaces souterraines de la grotte Devaux (Hautes-Pyrénées) : 80 ans de mesures de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fromento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et valoriser un Centre de documentation sur le Karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth Of Second Homes In Alpine Tourist Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Benoît Guillaume Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la spéléologie en Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gèze (1913-1996) : sa personnalité et son rôle dans la création de l’UIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues holocènes et stalagmites corrodées de l'évent de Foussoubie (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le bourget du Lac, France. pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels Unesco dans les espaces protégés des Alpes françaises : synergies et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels : quels enjeux pour le développement de nos territoires alpins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mont Dauphin, France. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le monde souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art cave and replica: what kind of Heritage experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•Colloque Sense and Sustainability, International Conference on archaeology and tourism, Zagreb, 6-10 May 2019, Croatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource : Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations des glaces de la grotte Devaux (Gavarnie, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fromento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre d’Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Drom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the human geography bring to the analysis of heritage processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque European Association of Archaeologists, Bern, 4-8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le karst des Bauges occidentales (Alpes du Nord, France) : un enregistreur des fluctuations glaciaires du Pléistocène supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation du bien Unesco « sites palafittiques préhistoriques autour des Alpes » en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et paysage : Conjuguer l’étude et la mise en valeur des patrimoines culturel et naturel, 10èmes rencontres de l’ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser le visible et l’invisible ? Réflexions croisées autour de la ressource patrimoniale et de l’usage des archives géohistoriques. Le cas du complexe hydroélectrique de Tré-la-Tête - La Girotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation toponymique comme modalité de labellisation des territoires, L’exemple du PNR des Baronnies provençales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAMAC, 2011, Clermont-Ferrand, France. pp. 233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre utopie et imaginaire politique : les territoires non advenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : les territoires de l'imaginaire : Utopie, représentation et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de CO2 dans la Goule de Foussoubie (Ardèche) : 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontre d’octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chalain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Savoie, les stations de sports d’hiver et le développement territorial : la possibilité d’un cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Tourisme, développement territorial et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivers sans neige, hivers trop froids, été neigeux : chroniques touristiques des aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours publics d'histoire de la Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00963231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une caverne savoyarde : les grottes de Banges au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre d’octobre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spéléo Club Paris, 2014, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le froid et les sports d'hiver. Un mariage aux multiples paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le froid: adaptation, représentations, production, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites d'une vision consuelle et holistique de la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature et sa protection : conflits, valeurs et appropriation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A masterpiece of historic cave surveying : several representations of Miremont-Rouffignac cave, (Dordogne, France), XVIII-XIXTH centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brno, Czech Republic. pp 47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scientifiques dans la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands sites et Classements UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands sites et Classements UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00744204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre commerciale dans les stations de sports d'hiver de Tarentaise : marqueur de la diversification et de la spécification d'un territoire touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux touristiques et lieux commerçants, enjeux commerciaux et lieux touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Research in Show Caves: a French Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un haut lieu de la spiritualité Maronite : la vallée de la Qadisha (Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monastères et Spiritualité en Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercors Nord : Vercors aérien, Vercors souterrain (Paysage, karst, forêt, construction d'un territoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00536876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et mécanismes de la patrimonialisation d'un paysage culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le cadre du colloque « Les bisses, économie, société, patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sion (Valais), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00520407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction toponymique d'un paysage touristique : la vallée de Chamonix et le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135e Congrès des Sociétés Historiques et Scientifiques : Les Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des stations et du tourisme de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00536931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Culturel Victor Schoelcher de Seyssins ( Isère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Seyssins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst, mines et carrières : histoire d'une confusion et d'une laborieuse clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-huitièmes rencontre d'octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sorèze, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00405844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géomorphosites qui sèment la discorde : les arches naturelles de la Grande Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Géomorphosites 2009 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence conclusive du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Fins et Confins du Tourisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne et la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès national des Sociétés Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.391-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le temps des historiens et l'espace des géographes, la mémoire ? Approche du paysage mémoriel des Glières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Besançon, France. pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphi pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of common lands : two examples in French Alps of Savoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Alpin "Transformations de paysages en montagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectiques d'ouverture/fermeture d'une vallée alpine. Les évolutions d'un espace touristique tributaire des conditions d'accessibilité : le cas de la Tarentaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dialectiques d'ouverture/fermeture d'une vallée alpine. les évolutions d'un espace touristique tributaire des conditions d'accessibilité : le cas de la Tarentaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chambéry, France. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00172868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme durable et vulnérabilité des identités territoriales : propositions théoriques en appui sur les contextes de tourisme en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 3ème Journées Académiques du tourisme : « Tourisme et développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc. pp.291-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00405219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des reculées... un point de terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reculées ou le raccordement des réseaux karstiques aux vallées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corveissiat (Ain), France. pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00158564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des Guides Conférenciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Paysage des Guides Conférenciers de la Fondation pour l'Action Culturelle Internationale en Montagne (FACIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lanslebourg (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines skiables reliés dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marnezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport et Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chambéry, France. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00265991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la géographie des grottes habitées et fortifiées dans les montagnes françaises : l'exemple de la Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la spelunca à la roca, les habitats troglodytes au Moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Carcassonne, France. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lebanese perception of the endokarstic patrimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International congress of speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Athens, Greece. pp.545-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures sportives, représentations touristiques et constructions territoriales : paradoxes et trompe-l'œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture, vecteur de développement des territoires touristiques et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de concrétions contrôlée par des mouvements relatifs voûte / plancher. Réseau de Pont-de-Ratz, Hérault, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments du passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambéry, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ardeche river gorges and the Chauvet cave : the redefinition of a tourist area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Union Internationale de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoine autour des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoine autour des gorges de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orgnac l'Aven (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage mémoriel des Glières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le temps des historiens et l'espace des géographes, la mémoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des spéléologues au tourisme souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Fédération Française de Spéléologie L'apport des spéléologues à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ollioules, France. pp.231-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme souterrain face à la nécessaire requalification de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme souterrain face à la nécessaire requalification de l'offre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France. http://www.reseautourisme.com/retour/article_1.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie sarde et les grottes des Echelles : un site à haute valeur patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie sarde et les grottes des Echelles : un site à haute valeur patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Saint-Christophe-la-Grotte (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier sur le réseau des Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choppy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre d'Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Christophe-la-Grotte, France. pp.131-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme souterrain et Spéléologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée Régional de Préhistoire d'Orgnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orgnac l'Aven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting uses of three French natural ice caves over centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Moutain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource: Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Climate Change is Driving Adaptation of the Glacier Tourism Destinations: A Synthetic state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. Collection Edytem, PUSMB, n°21, pp.249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel des bonnes pratiques dans les sites ornés en milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touron.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pallot-Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINISTERE DE LA CULTURE, DIRECTION GENERALE DES PATRIMOINES ET DE L'ARCHITECTURE,, pp.95, 2021, 978-2-11-167630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter sports resorts' strategies to adapt to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 362 p., 2020, 9782807613126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03962895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST 2018, 40 ans de l’Association française de karstologie, hommage à Richard Maire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le montagne del mondo in 100 mappe : spazi abitati, mondi immaginati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 176p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Savoie Mont Blanc : Au carrefour des Alpes, des territoires attractifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 96p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Savoie Mont Blanc : Au carrefour des Alpes, des territoires attractifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 96p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 432p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés et conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux, Stéphane Héritier. Belin, 2014, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des montagnes : Espaces habités, mondes imaginés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 96p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des montagnes : Espaces habités, mondes imaginés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 96p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés, acceptation sociale et conflits environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux et Stéphane Héritier. Collection EDYTEM, pp.272, 2010, Cahiers de Géographie, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00504962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Géotourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du Québec à Montréal, p.3-86, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' Hydrothermalisme en domaine continental. Fonctionnement, ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EDYTEM - n° 9, pp.112, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00453369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadastres et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alinéa editrice, pp.384, 2008, Andrea LONGHI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aven d'Orgnac, valorisation touristique, apports scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.184, 2007, Collection Edytem, Cahiers de Géographie n° 5, ISBN 2-9520432-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EDYTEM - Cahiers de Géographie, n° 1, pp.256, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne calcaire : les karsts de haute altitude de Savoie et du Piémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 49ème Congrès des Sociétés Savantes de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-57, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des usages de trois glacières naturelles des montagnes françaises à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 49ème Congrès des Sociétés Savantes de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des patrimoines : panorama des recherches conduites au laboratoire EDYTEM et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne - Vingt ans de recherches au laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.113-125, 2023, 978-2-37741-087-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The toponymy of Tourism and Leisure: General Framework and Lessons from France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. GIRAUT and M. HOUSSAY-HOLZSCHUCH (coord). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp. 135-148, In press, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un lac à l'autre : trace GPS améliorée d'une excursion de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 21, Collection Edytem, PUSMB, pp.233-249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux noms pour les communes nouvelles : la production toponymique au service de la fabrique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués/territoires instrumentalisés : Entre considération et négation de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 288 p., 2021, 275357989X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les lacs au prisme des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.9-20, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés et territoires labellisés : jusqu’où étendre les périmètres classés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Labels dans le domaine du patrimoine culturel et naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 369-380, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d'une terminologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P. Tanchoux et F. Priet (dir.), Les labels dans le domaine du patrimoine culturel et naturel, Rennes : PUR, p. 45-70.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble - L’Isère et le Drac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud, Nathalie; Arnaud-Fassetta, Gilles; Caroline Évain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d’une terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tanchoux et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels dans le domaine du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.45-70, 2019, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pur.priet.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne touristique française : une démographie en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duma (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources et des hommes en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 16p., 2019, 9782735508884. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche participative en géohistoire : quelles perspectives pour l’étude des paysages torrentiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.117-132, 2019, Géohistoire de l’environnement et des paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif, une vie de karstologue entre stalagmites et fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp. 27-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser un fonds documentaire en karstologie : retour sur l’expérience du fonds Choppy (2012-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp 83-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190607357.001.0001/oxfordhb-9780190607357-e-48, 2018, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190607357.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d’une terminologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels dans le domaine du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante années de l’Association française de karstologie (AFK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp.73-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription au patrimoine mondial des sites palafittiques préhistoriques : un bien UNESCO de papier ? Analyse de la place des sites palafittiques préhistoriques inscrits au Patrimoine mondial dans les paysages patrimoniaux et touristiques des lacs français et premiers facteurs explicatifs des dissonances patrimoniales constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages, entre archéologie et tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeo Tourism, pp.60-87, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les traités : le département du Mont-Blanc (1814-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. MILBACH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoie occupée, partagée, restaurée 1814-1815, Mémoires et documents de la SSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIX, pp. 48-81, 2016, Savoie occupée, partagée, restaurée 1814-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’est développé le tourisme autour des lacs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in B. MONTUELLE et A. CLEMENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Graie, pp. 188-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante des conflits environnementaux : la querelle de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces protégés et territoires. Entre conflits et acceptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 86-102, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction toponymique ou mise en ordre du paysage touristique ? Le cas du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bouillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages, patrimoine et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 79-94, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation topnymique comme modalité de labellisation des territoire : l'exemple du PNR des Baronnies provençales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Collection CERAMAC, p.233 - p.245, 2014, 978-2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusif : bilans et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues François, Philippe Bourdeau, Liliane Perrin-Bensahel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin (?) et confins du tourisme : interroger le statu et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-226, 2013, 9782336291147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, pp.115-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la construction topographique et toponymique à l'aven d'Orgnac. Ardèche, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karts, paysages et préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, p.157-176, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle synthèse topographique des salles et galeries d'Orgnac I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Jacques Delannoy; Stéphane Jaillet; Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire environnements, dynamiques et territoires de la montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-182, 2012, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00747901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir un patrimoine invisible : de l'original à la copie. Le cas de l'espace de restitution de la Grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, p.99-114, 2012, Collection Edytem n°13, 978-2-918435-05-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slovénie 1991-2006 : tourisme et recompositions territoriales dans un État neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saone Maconnais, pp.247-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cadastre sarde au cadastre napoléonien : deux images du territoire en Savoie et Piémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité des Travaux Historiques et Scientifiques (CTHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots : les documents figurés dans les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), p.253-269, 2010, Orientations et méthodes, n°18, 9782735507269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique du karst : grottes aménagées et paysages extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.114-115, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires &amp;quot;dé-touristifiés&amp;quot; des montagnes françaises : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bataillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes, Patrimoines, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.473-484, 2010, Collection Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00544656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des paysages karstiques et des cavités naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.112-113, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d'hiver et tourisme durable : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marcelpoil, L. Bensahel-Perrin et H. françois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stations de sports d'hiver face au développement durable : État des lieux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.63-72, 2010, Les idées et les théories à l' épreuve des faits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst et tourisme : le cas des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.116-117, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Des causes du conflit aux conditions de l'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux et Stéphane Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces protégés, acceptation sociale et conflits environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.263-269, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes, éléments du patrimoine des stations thermales : le cas d'Aix-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Gallino; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hydrothermalisme en domaine continental. Fonctionnement, ressource et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - n° 9, pp.77-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00455544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hivers sans neige et l'économie des sports d'hiver : un phénomène récurrent, une problématique toujours renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.193-204, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contextes de la cadastration Sarde : la fiscalité, l'espace, le temps, l'historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.122-135, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une montagne emblématique aux multiples enjeux : le parc national du Triglav (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Parcs nationaux dans le monde Protection, gestion et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.99-119, 2008, Carrefours Les dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadastre Sarde et les limites communales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.266-277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadastre d'un état alpin : l'espace, les frontières, les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.34-45, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme durable et vulnérabilité des identités territoriales : propositions théoriques en appui sur les contextes de tourisme en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bataillou &amp; Bernard Schéou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et développement Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.291-324, 2007, Collection Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00158524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac : une caverne privilégiée pour l'élaboration des connaissances karstologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.39-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00213505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pralognan-la-Vanoise : singularité d'une trajectoire touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.23-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pralognan, épicentre de l'alpinisme savoyard. Des pionniers aux grandes premières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.51-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00171585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aven d'Orgnac : Identification d'un haut lieu du tourisme souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.13-35, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00213486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Casse, emblème de Pralognan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.46-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Le tourisme souterrain en France de Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia-Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, FFS-AFK, pp.3, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relief de notre territoire et d’ailleurs, Catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 76p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de documentation sur le Karst - Fonds Choppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Entre Vis et Sorgues : chronique d'une spéléologie caussenarde entre deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Sources et sites des eaux karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Le gouffre de Padirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les montagnes, un enjeu crucial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces montagnes qui dérangent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Bibliography of Balthazar Hacquet (1739-1815) and his contribution to natural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;La Drôme souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guerres en montagne : quelle(s) géopolitique(s)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Slovene Caves & Karst pictured 1545-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrénées, Géographie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable au projet d'extension de classement du site des abords de Pont d'Arc - Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche, Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.583-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources patrimoniales : le regard des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roches Gravées de Trois-Rivières : Archéologie, Sens et Société (Trois-Rivières ; Guadeloupe), Rapport triennal 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Barracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA Guadeloupe, Basse-Terre. 2017, 517p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roches Gravées de Trois-Rivières : Archéologie, Sens et Société (Trois-Rivières ; Guadeloupe), Phase 2 – Rapport intermédiaire 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Barracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA Guadeloupe, Basse-Terre. 2016, 113p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoines : un creuset pour les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00559370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures urbaines, cultures montagnardes : l’hybridation, jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gauchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La malédiction de la cote 910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur le surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gbk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des refuges de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine sans le tourisme ? Les roches gravées de Guadeloupe (Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Défis urbains dans la Caraïbe, 60-61, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’abandon en montagne : recension de deux thèses stimulantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14m7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Une nouvelle revue : Pyrénées souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations spéléologiques en France : la flambée des années 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/55, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires paysagères et crises morphosédimentaires de cônes torrentiels dans la vallée de la Maurienne (Savoie) depuis la fin du Petit Âge glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120t1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit d’accès à la nature versus droit de propriété. Espaces protégés, engrillagement et conflit d’usage en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.40-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et avens, piliers et fleurons du tourisme ardéchois,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Ardèche, temps présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois siècles d'enregistrement des fréquentations humaines par les graffitis souterrains de la grotte de Hautecourt (Ain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Letscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait des Alpes en Patrimoine mondial, Langhe Roero Monferrato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Internazionale di Ricerca sui Beni Culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp. 55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois siècles d’enregistrement des fréquentations humaines dans la grotte de Hautecourt (Ain, France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Letscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp. 45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les sociétés anciennes aménageaient aussi les montagnes…Dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mountain wilderness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques et paysagères des friches sportives en montagne : études de cas de stations de ski alpin dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des ressources patrimoniales en réponse aux enjeux de diversification touristique dans les montagnes des Alpes du nord. Réflexions à partir des sites d’art rupestre en Haute-Maurienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 242 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.242.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition touristique et patrimoine archéologique : le cas de l’art rupestre de Haute-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités du tourisme souterrain en France / News about underground tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp. 91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de construction d'un bien sériel en vue d'une inscription sur la Liste du patrimoine mondial. Exemple du bien « Sites palafittiques préhistoriques autour des Alpes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le labyrinthe de la Borne aux Cassots : un exemple éloquent de réorganisation du drainage endokarstique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of tourism at the Mer de Glace: Adaptations of glacier tourism to glacier fluctuations since 1741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mabboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-021-6723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03315933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Janus-faced dilemma of rock art heritage management in Europe: a double dialectic process between conservation and public outreach, transmission and exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Management of Archaeological Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13505033.2020.1860329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la glace. Tour d'horizon des sites touristiques glaciaires alpins, entre post-et hyper-modernités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Congrès international de Spéléologie en France en 2021 : et puis quoi encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp. 59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques et paysagères de friches sportives en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.24515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis sehen. Ein Überblick alpiner Gletschertourismusorte, zwischen Post-und Hypermodernität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicod, une page de l’histoire des sciences, Karstologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caves and Bats: morphological impacts and archaeological implications. The Azé Prehistoric Cave (Saône-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.107785. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible le patrimoine mondial. Ce que révèlent les plaques commémoratives des biens inscrits sur la Liste de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic perceptions of the landscape of a shrinking glacier: Evidence from the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100411. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2021.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale de Jean Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticité des normes et stratégies d’acteurs : analyse critique de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting ice adaptation strategies in the glacier tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15022250.2021.1879670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carte diachronique à la trajectoire géohistorique : modélisation du changement paysager d’un cône torrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 132, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Ice. An Overview of Alpine Glacier Tourism Sites, Between Post-and Hyper-Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au centre de la Terre : relecture spéléologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1577, pp. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rythmites sédimentaires à -750 au gouffre Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Honiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speleo mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la guerre de 1870-71 dans les Pays de Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp. 2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’authenticité et expérience patrimoniale. Conception et réception de la réplique de la grotte Chauvet - Pont d’Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.243-274. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes souterrains, une exploration au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1577, pp. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les biens du Patrimoine mondial : processus de patrimonialisation et réinvention toponymique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de haute montagne face aux effets du changement climatique. Quelles perceptions et stratégies d'adaptation au pied du Mont Blanc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et éthique : quelle place pour les spéléologues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066476ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have visited the Chauvet Cave”: the heritage experience of a rock art replica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 26 (Issue 2), pp.142-162. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13527258.2019.1620832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Delacroix, 1847, la première thèse de karstologie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp. 17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrandir les territoires labellisés : dilatation de l’espace ou dilution de la distinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp. 33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1978-2018 : Quarante années de l’Association française de Karstologie (AFK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les vestiges archéologiques : possibilités de valorisation des sites palafittiques préhistoriques alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp. 17-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires paysagères par photo-interprétation semi-automatisée et télédétection : géohistoire d'un cône de déjection torrentiel en vallée de Maurienne (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 17 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Meunier (1843-1925) and the controversy about the digging of «natural limestone wells». The contribution of experimental Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39-40, pp. 90-100. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du complexe hydroélectrique de Tré-la-Tête-la-Girotte dans la réserve naturelle des Contamines-Montjoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Hacquet, pionnier de la karstologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kranjc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp. 45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fac-similés et transfert de patrimonialité : discussion autour de la grotte ornée Chauvet-Pont-d’Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp. 141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tourism to geotourism: a few historical cases from the French Alpine foreland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Publication, 417, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP417.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’un territoire éphémère : le département du Fier (Savoie, 1814-15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp. 73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la recherche en grottes : réflexions sur le code d’éthique de l’UIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp. 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations hydrologiques sur le système karstique de Foussoubie, Analyse fonctionnelle de différentes situations hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp. 67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduits épinoyés du système karstique de Foussoubie (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tubes, Bulletin du Comité départemental de Spéléologie de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp. 59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypogenic speleogenesis with ferruginous ore. The Piei mine-cave (Lagnes, Vaucluse, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wienin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Istituto Italiano di Speleologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (28), pp. 41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine : une affaire de choix. La candidature de la grotte Chauvet au patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un géomorphosite qui sème la discorde : les arches naturelles de la Grande Chartreuse (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3-4), p. 249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite veillée autour des quatorze 8000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du club alpin français de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; L'impossible sauvetage de Guy Labour &amp;quot;, par Yves Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125, p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Mémoire hydrologique et géologique sur le département du Lot&amp;quot; de l'Abbé Paramelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse géomorphologique et hydrodynamique des circulations dans la zone épinoyée du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.115-138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2012.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la construction topographique et toponymique à l'aven d'Orgnac (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.157-176. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2012.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, là ou ailleurs ? Les enjeux liés à la localisation d'un grand équipement, l'Espace de restitution de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, p.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; A l'origine du Causse, nouveau regard sur la Préhistoire du Causse de Blandas &amp;quot;, de Ph. Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Pressures and protection of the underground Karst, cases from Slovenia and Croatia&amp;quot;, de Mitja Prelovsek et Nadia Zupan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, p. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte-mine du Piei (Lagnes, Vaucluse), paléokarst hypogène à remplissage de minerai de fer oxydé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wienin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Le ciel leur est tombé sur la tête...la Première image et le territoire&amp;quot;, de Philippe Mano, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, p. 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; La grotte perdue du Salève &amp;quot;, par Madeleine Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hauts lieux géologiques et géomorphologiques alpins Vers une redécouverte patrimoniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, en ligne : http://rga.revues.org/index1412.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horace-Bénédict de Saussure (1740-1799) : quand l'homme du Mont-Blanc explorait les cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, p.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00694490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauguration du fonds Choppy : Centre de documentation sur le Karst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00806191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Voyage au centre du Ventoux &amp;quot;, coord. par J. Haurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Stage Equipier scientifique 2010, réseau Bufo Fret &amp;quot;, de M. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, p.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, géosciences et enjeux de territoires. Actualités du géotourisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Les aventures de Loupio, tome 6 : La caverne &amp;quot;, de J.-Fr. Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, p.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Les territoires miniers : exploitation et reconquête &amp;quot;, de M. Deshaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), p.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Aspects of the History of the Slovene Karst 1545-2008&amp;quot;, de T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, p.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Stage Equipier scientifique 2008, grotte de Gournier &amp;quot;, de D. Cailhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, p.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Le secret de l'ermite de la Qadisha &amp;quot;, de J. Awad et A. Doucet-Zouki,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118, p.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Jeita, histoires de grottes &amp;quot;, de Y. J. et J. Medlej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118, p.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorges de l'Ardèche et la grotte Chauvet. Redéfinition d'une région touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00387258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Bornéo, la mémoire des grottes&amp;quot;, de L.-H Fage et J.-M Chazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, p.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Cahiers de Païolive&amp;quot;, Collectif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, p.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; Le monde souterrain, mythes, richesses, explorations &amp;quot; , de J.-J Terrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115, p.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; Grotte Chauvet Pont d' Arc, impressions... &amp;quot; par John Berger, Jean-Marc Robinson et Jean-Jacques Salgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; Dictionnaire de Lascaux &amp;quot;, par B. et G. Delluc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadastre sarde pour une frontière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00448887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot; La Pyramide de Falicon et la grotte des Ratapignata &amp;quot; , de C. Ungar, P. Bény et Y. Duvivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, p.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la karstologie à la connaissance de l'hydrogéologie et de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00387347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d' &amp;quot; Émergences-effacements, errances du regard sur les pierres &amp;quot; par Martine Braun-Staneso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00457317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot; La symbolique du monde souterrain et de la caverne &amp;quot; , par J.-P. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière italo-slovène et province de Trieste : Lecture d'un paysage monumental et mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00306170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Pierre George (1909-2006), l'apport méconnu d'un grand géographe à la compréhension du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Protection et gestion des gîtes souterrains pour les Chiroptères » par T. Mitchell-Jones et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Jules Ollier de Marichard 1824-1901 », par E. Tscherter et C. Paillole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lascaux et la conservation de l'art préhistorique en milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « L'eau de là » par Ph. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Foreign travellers in the Slovene Karst 1486-1900 », par T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Réseau Rochas-Midroï-Guigonne, Ardèche », par J. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « L'alimentation en montagne », par G. Boëtsch et A. Hubert (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Vallée des Belleville : portrait d'une haute vallée », par G. Desmurs (dir. édit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les pionniers du téléski » par P. Montaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Belgique souterraine, un monde fabuleux sous nos pieds », sous la direction de L. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Essai de recensement de la faune cavernicole du Haut-Jura », éd. par J. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les Cuves de Sassenage », par B. Lismonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Water and life in a rocky landscape, Kras », éd. par A. Mihevc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'une politique d'aménagement du territoire, les Opérations Grands Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 654, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires touristiques et néotoponymie : les noms des grands domaines skiables des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00169410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Sauver la montagne » par F. Labande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Histoire naturelle des Dragons, un animal problématique sous l'œil de la science », par M. Meurger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alpage de L'Erellaz (Savoie) : entre espaces privés et espaces communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00403432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Aux portes des Enfers : enquête géographique, littéraire et historique », par A. Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Maisons d'enfants du Vercors » par M. Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Côté colline, pratiques et constructions de l'espace sylvopastoral en Centre-Var » par A. Acovitsióti-Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Names from the past in Postojnska jama » par T. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Empreintes... instantanés de vie », par le Musée régional de préhistoire d'Orgnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac, réhabilitation volontariste d'un grand site de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Les baumes, abris sous roche & troglodytes », par A. Bouviala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Grottes et caches camisardes : spéléologie et mémoire huguenote » par C. Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Le Gland, la Creuse, la Doue, une rivière et ses sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes doivent reconquérir leur public ! Interview de Gilbert Montovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Paesaggi carsici: Montello », « Paysages culturels karstiques : Méailles et la région d'Annot » et « Udin boršt », coordonnés par M. Celi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme, facteur de protection du patrimoine souterrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et karsts d'Europe centrale dans les Encyclopédies françaises du XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Le meraviglie del carso », par E. Halupca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Aux portes des Enfers : enquête géographique, littéraire et historique », par A. Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Spéléométrie de la France », par J.-Y. Bigot et « Cent ans de publications spéléologiques françaises », par Ph. Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du 4ème Congrès international de la neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des Journées de l'A.F.K. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Souterrains : vie et organisation », Dossiers d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'« Atlas du Liban : géographie, histoire, économie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque « De la spelunca à la roca : l'habitat troglodytique au moyen-âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45-46, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La véritable histoire d'une montagne plus grande que l'Himalaya », par Ph. Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension des « Actes du 4ème congrès de l'ISCA », par N. Zupan Hajna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du tourisme souterrain en France : la fin d'un cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 - 46, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières naturelles des Alpes et du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme en montagne : vers un avenir plus durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis « Entre midi et Science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Eureka, Chambéry, Feb 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french archaeological zoning tools: a way to question the construction of the archaeological significance. The zones of presumption of archaeological prescription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 592 “Decision-making and Assessing and Articulating Archaeological Significance”, 30th EAA Annual Meeting (European Association of Archaeologists), Rome, Italie, 28-31 aout 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaces souterraines de la grotte Devaux (Hautes-Pyrénées) : 80 ans de mesures de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fromento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et valoriser un Centre de documentation sur le Karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth Of Second Homes In Alpine Tourist Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Benoît Guillaume Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la spéléologie en Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gèze (1913-1996) : sa personnalité et son rôle dans la création de l’UIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues holocènes et stalagmites corrodées de l'évent de Foussoubie (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le bourget du Lac, France. pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels Unesco dans les espaces protégés des Alpes françaises : synergies et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels : quels enjeux pour le développement de nos territoires alpins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mont Dauphin, France. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le monde souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art cave and replica: what kind of Heritage experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•Colloque Sense and Sustainability, International Conference on archaeology and tourism, Zagreb, 6-10 May 2019, Croatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource : Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations des glaces de la grotte Devaux (Gavarnie, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fromento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre d’Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Drom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the human geography bring to the analysis of heritage processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque European Association of Archaeologists, Bern, 4-8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le karst des Bauges occidentales (Alpes du Nord, France) : un enregistreur des fluctuations glaciaires du Pléistocène supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation du bien Unesco « sites palafittiques préhistoriques autour des Alpes » en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et paysage : Conjuguer l’étude et la mise en valeur des patrimoines culturel et naturel, 10èmes rencontres de l’ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser le visible et l’invisible ? Réflexions croisées autour de la ressource patrimoniale et de l’usage des archives géohistoriques. Le cas du complexe hydroélectrique de Tré-la-Tête - La Girotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre utopie et imaginaire politique : les territoires non advenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : les territoires de l'imaginaire : Utopie, représentation et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation toponymique comme modalité de labellisation des territoires, L’exemple du PNR des Baronnies provençales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAMAC, 2011, Clermont-Ferrand, France. pp. 233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de CO2 dans la Goule de Foussoubie (Ardèche) : 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontre d’octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chalain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Savoie, les stations de sports d’hiver et le développement territorial : la possibilité d’un cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Tourisme, développement territorial et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivers sans neige, hivers trop froids, été neigeux : chroniques touristiques des aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours publics d'histoire de la Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00963231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une caverne savoyarde : les grottes de Banges au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre d’octobre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spéléo Club Paris, 2014, x, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le froid et les sports d'hiver. Un mariage aux multiples paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le froid: adaptation, représentations, production, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites d'une vision consuelle et holistique de la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature et sa protection : conflits, valeurs et appropriation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scientifiques dans la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A masterpiece of historic cave surveying : several representations of Miremont-Rouffignac cave, (Dordogne, France), XVIII-XIXTH centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brno, Czech Republic. pp 47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands sites et Classements UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands sites et Classements UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00744204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre commerciale dans les stations de sports d'hiver de Tarentaise : marqueur de la diversification et de la spécification d'un territoire touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux touristiques et lieux commerçants, enjeux commerciaux et lieux touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Research in Show Caves: a French Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un haut lieu de la spiritualité Maronite : la vallée de la Qadisha (Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monastères et Spiritualité en Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature, environnements et territoires de montagne. Approches géographiques et sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature &amp; Sports Euro ' Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et mécanismes de la patrimonialisation d'un paysage culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le cadre du colloque « Les bisses, économie, société, patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sion (Valais), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00520407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vercors Nord : Vercors aérien, Vercors souterrain (Paysage, karst, forêt, construction d'un territoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00536876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des stations et du tourisme de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00536931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction toponymique d'un paysage touristique : la vallée de Chamonix et le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135e Congrès des Sociétés Historiques et Scientifiques : Les Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst, mines et carrières : histoire d'une confusion et d'une laborieuse clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-huitièmes rencontre d'octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sorèze, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00405844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Culturel Victor Schoelcher de Seyssins ( Isère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Seyssins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des géomorphosites qui sèment la discorde : les arches naturelles de la Grande Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Géomorphosites 2009 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence conclusive du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Fins et Confins du Tourisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le temps des historiens et l'espace des géographes, la mémoire ? Approche du paysage mémoriel des Glières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Besançon, France. pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne et la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès national des Sociétés Historiques et Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.391-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphi pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of common lands : two examples in French Alps of Savoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Alpin "Transformations de paysages en montagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectiques d'ouverture/fermeture d'une vallée alpine. Les évolutions d'un espace touristique tributaire des conditions d'accessibilité : le cas de la Tarentaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dialectiques d'ouverture/fermeture d'une vallée alpine. les évolutions d'un espace touristique tributaire des conditions d'accessibilité : le cas de la Tarentaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chambéry, France. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00172868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des reculées... un point de terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reculées ou le raccordement des réseaux karstiques aux vallées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corveissiat (Ain), France. pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00158564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme durable et vulnérabilité des identités territoriales : propositions théoriques en appui sur les contextes de tourisme en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux 3ème Journées Académiques du tourisme : « Tourisme et développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc. pp.291-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00405219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des Guides Conférenciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Paysage des Guides Conférenciers de la Fondation pour l'Action Culturelle Internationale en Montagne (FACIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lanslebourg (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines skiables reliés dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marnezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport et Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chambéry, France. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00265991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la géographie des grottes habitées et fortifiées dans les montagnes françaises : l'exemple de la Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la spelunca à la roca, les habitats troglodytes au Moyen-âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Carcassonne, France. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lebanese perception of the endokarstic patrimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudy Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International congress of speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Athens, Greece. pp.545-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures sportives, représentations touristiques et constructions territoriales : paradoxes et trompe-l'œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture, vecteur de développement des territoires touristiques et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de concrétions contrôlée par des mouvements relatifs voûte / plancher. Réseau de Pont-de-Ratz, Hérault, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ardeche river gorges and the Chauvet cave : the redefinition of a tourist area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Union Internationale de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments du passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambéry, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoine autour des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoine autour des gorges de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Orgnac l'Aven (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage mémoriel des Glières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le temps des historiens et l'espace des géographes, la mémoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier sur le réseau des Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choppy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre d'Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Christophe-la-Grotte, France. pp.131-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des spéléologues au tourisme souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Fédération Française de Spéléologie L'apport des spéléologues à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ollioules, France. pp.231-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme souterrain face à la nécessaire requalification de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme souterrain face à la nécessaire requalification de l'offre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France. http://www.reseautourisme.com/retour/article_1.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie sarde et les grottes des Echelles : un site à haute valeur patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie sarde et les grottes des Echelles : un site à haute valeur patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Saint-Christophe-la-Grotte (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme souterrain et Spéléologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée Régional de Préhistoire d'Orgnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orgnac l'Aven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting uses of three French natural ice caves over centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Moutain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource: Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Climate Change is Driving Adaptation of the Glacier Tourism Destinations: A Synthetic state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. Collection Edytem, PUSMB, n°21, pp.249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel des bonnes pratiques dans les sites ornés en milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touron.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pallot-Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINISTERE DE LA CULTURE, DIRECTION GENERALE DES PATRIMOINES ET DE L'ARCHITECTURE,, pp.95, 2021, 978-2-11-167630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter sports resorts' strategies to adapt to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 362 p., 2020, 9782807613126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03962895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST 2018, 40 ans de l’Association française de karstologie, hommage à Richard Maire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le montagne del mondo in 100 mappe : spazi abitati, mondi immaginati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 176p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Savoie Mont Blanc : Au carrefour des Alpes, des territoires attractifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 96p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Savoie Mont Blanc : Au carrefour des Alpes, des territoires attractifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Autrement, 96p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 432p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés et conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux, Stéphane Héritier. Belin, 2014, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des montagnes : Espaces habités, mondes imaginés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 96p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des montagnes : Espaces habités, mondes imaginés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 96p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Géotourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du Québec à Montréal, p.3-86, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés, acceptation sociale et conflits environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux et Stéphane Héritier. Collection EDYTEM, pp.272, 2010, Cahiers de Géographie, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00504962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' Hydrothermalisme en domaine continental. Fonctionnement, ressource et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EDYTEM - n° 9, pp.112, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00453369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadastres et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alinéa editrice, pp.384, 2008, Andrea LONGHI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aven d'Orgnac, valorisation touristique, apports scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.184, 2007, Collection Edytem, Cahiers de Géographie n° 5, ISBN 2-9520432-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EDYTEM - Cahiers de Géographie, n° 1, pp.256, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne calcaire : les karsts de haute altitude de Savoie et du Piémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 49ème Congrès des Sociétés Savantes de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-57, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des usages de trois glacières naturelles des montagnes françaises à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 49ème Congrès des Sociétés Savantes de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des patrimoines : panorama des recherches conduites au laboratoire EDYTEM et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne - Vingt ans de recherches au laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.113-125, 2023, 978-2-37741-087-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The toponymy of Tourism and Leisure: General Framework and Lessons from France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. GIRAUT and M. HOUSSAY-HOLZSCHUCH (coord). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp. 135-148, In press, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un lac à l'autre : trace GPS améliorée d'une excursion de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 21, Collection Edytem, PUSMB, pp.233-249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux noms pour les communes nouvelles : la production toponymique au service de la fabrique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués/territoires instrumentalisés : Entre considération et négation de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 288 p., 2021, 275357989X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les lacs au prisme des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.9-20, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces protégés et territoires labellisés : jusqu’où étendre les périmètres classés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Labels dans le domaine du patrimoine culturel et naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 369-380, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d'une terminologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P. Tanchoux et F. Priet (dir.), Les labels dans le domaine du patrimoine culturel et naturel, Rennes : PUR, p. 45-70.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble - L’Isère et le Drac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud, Nathalie; Arnaud-Fassetta, Gilles; Caroline Évain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d’une terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tanchoux et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels dans le domaine du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.45-70, 2019, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pur.priet.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne touristique française : une démographie en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duma (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources et des hommes en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 16p., 2019, 9782735508884. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche participative en géohistoire : quelles perspectives pour l’étude des paysages torrentiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hugerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.117-132, 2019, Géohistoire de l’environnement et des paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif, une vie de karstologue entre stalagmites et fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp. 27-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser un fonds documentaire en karstologie : retour sur l’expérience du fonds Choppy (2012-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp 83-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190607357.001.0001/oxfordhb-9780190607357-e-48, 2018, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190607357.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un label qui ne dit pas son nom : l'inscription au patrimoine mondial. Examen critique et enjeux territoriaux d’une terminologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels dans le domaine du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante années de l’Association française de karstologie (AFK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, pp.73-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription au patrimoine mondial des sites palafittiques préhistoriques : un bien UNESCO de papier ? Analyse de la place des sites palafittiques préhistoriques inscrits au Patrimoine mondial dans les paysages patrimoniaux et touristiques des lacs français et premiers facteurs explicatifs des dissonances patrimoniales constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Potin Finette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages, entre archéologie et tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeo Tourism, pp.60-87, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les traités : le département du Mont-Blanc (1814-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. MILBACH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoie occupée, partagée, restaurée 1814-1815, Mémoires et documents de la SSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIX, pp. 48-81, 2016, Savoie occupée, partagée, restaurée 1814-1815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’est développé le tourisme autour des lacs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in B. MONTUELLE et A. CLEMENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Graie, pp. 188-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante des conflits environnementaux : la querelle de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces protégés et territoires. Entre conflits et acceptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 86-102, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction toponymique ou mise en ordre du paysage touristique ? Le cas du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bouillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages, patrimoine et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 79-94, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation topnymique comme modalité de labellisation des territoire : l'exemple du PNR des Baronnies provençales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Collection CERAMAC, p.233 - p.245, 2014, 978-2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusif : bilans et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues François, Philippe Bourdeau, Liliane Perrin-Bensahel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin (?) et confins du tourisme : interroger le statu et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-226, 2013, 9782336291147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la construction topographique et toponymique à l'aven d'Orgnac. Ardèche, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karts, paysages et préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, p.157-176, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00733415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues du système karstique de Foussoubie (Ardèche, France). Une analyse morphologique et hydrodynamique des circulations dans la zone épinoyée du Karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, pp.115-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle synthèse topographique des salles et galeries d'Orgnac I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Jacques Delannoy; Stéphane Jaillet; Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire environnements, dynamiques et territoires de la montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-182, 2012, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00747901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir un patrimoine invisible : de l'original à la copie. Le cas de l'espace de restitution de la Grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Malgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts, Paysages et Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, p.99-114, 2012, Collection Edytem n°13, 978-2-918435-05-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slovénie 1991-2006 : tourisme et recompositions territoriales dans un État neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saone Maconnais, pp.247-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires &amp;quot;dé-touristifiés&amp;quot; des montagnes françaises : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bataillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes, Patrimoines, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.473-484, 2010, Collection Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00544656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des paysages karstiques et des cavités naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.112-113, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cadastre sarde au cadastre napoléonien : deux images du territoire en Savoie et Piémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité des Travaux Historiques et Scientifiques (CTHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots : les documents figurés dans les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), p.253-269, 2010, Orientations et méthodes, n°18, 9782735507269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique du karst : grottes aménagées et paysages extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.114-115, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d'hiver et tourisme durable : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Marcelpoil, L. Bensahel-Perrin et H. françois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stations de sports d'hiver face au développement durable : État des lieux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.63-72, 2010, Les idées et les théories à l' épreuve des faits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst et tourisme : le cas des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Audra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes et karsts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de karstologie, pp.116-117, 2010, Karstologia Mémoires, n° 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Des causes du conflit aux conditions de l'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux et Stéphane Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces protégés, acceptation sociale et conflits environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.263-269, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes, éléments du patrimoine des stations thermales : le cas d'Aix-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Gallino; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hydrothermalisme en domaine continental. Fonctionnement, ressource et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - n° 9, pp.77-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00455544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hivers sans neige et l'économie des sports d'hiver : un phénomène récurrent, une problématique toujours renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.193-204, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contextes de la cadastration Sarde : la fiscalité, l'espace, le temps, l'historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.122-135, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadastre Sarde et les limites communales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.266-277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une montagne emblématique aux multiples enjeux : le parc national du Triglav (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Parcs nationaux dans le monde Protection, gestion et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.99-119, 2008, Carrefours Les dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadastre d'un état alpin : l'espace, les frontières, les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadastres et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alinéa Editrice, pp.34-45, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00350683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme durable et vulnérabilité des identités territoriales : propositions théoriques en appui sur les contextes de tourisme en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bataillou &amp; Bernard Schéou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et développement Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.291-324, 2007, Collection Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00158524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac : une caverne privilégiée pour l'élaboration des connaissances karstologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.39-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00213505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pralognan-la-Vanoise : singularité d'une trajectoire touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.23-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pralognan, épicentre de l'alpinisme savoyard. Des pionniers aux grandes premières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.51-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00171585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aven d'Orgnac : Identification d'un haut lieu du tourisme souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.13-35, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00213486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Casse, emblème de Pralognan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.46-50, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Le tourisme souterrain en France de Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia-Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, FFS-AFK, pp.3, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relief de notre territoire et d’ailleurs, Catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 76p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de documentation sur le Karst - Fonds Choppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Entre Vis et Sorgues : chronique d'une spéléologie caussenarde entre deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Sources et sites des eaux karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Le gouffre de Padirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les montagnes, un enjeu crucial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces montagnes qui dérangent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot; Bibliography of Balthazar Hacquet (1739-1815) and his contribution to natural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;La Drôme souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guerres en montagne : quelle(s) géopolitique(s)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension &amp;quot;Slovene Caves & Karst pictured 1545-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00964939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable au projet d'extension de classement du site des abords de Pont d'Arc - Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrénées, Géographie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autriche, Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.583-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00443969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources patrimoniales : le regard des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roches Gravées de Trois-Rivières : Archéologie, Sens et Société (Trois-Rivières ; Guadeloupe), Rapport triennal 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Barracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA Guadeloupe, Basse-Terre. 2017, 517p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roches Gravées de Trois-Rivières : Archéologie, Sens et Société (Trois-Rivières ; Guadeloupe), Phase 2 – Rapport intermédiaire 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Barracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA Guadeloupe, Basse-Terre. 2016, 113p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et patrimoines : un creuset pour les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00559370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures urbaines, cultures montagnardes : l’hybridation, jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dreyfus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lhy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14m7p" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Collange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.242.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brancelj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mabboux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-021-6723-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13505033.2020.1860329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8358" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2021.100411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15022250.2021.1879670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8383" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malgat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Picco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5842" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066476ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2019.1620832" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4653" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kranjc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wienin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cachat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806185v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00566412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00448887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00169410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393004v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Amiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aube" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fromento" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gignoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t Guillaume Drouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777218v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00908996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pasquier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443954v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405844v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350629v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148090v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00172868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405219v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141577v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00265991v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Doumit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394110v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274515v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Massart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890457v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02009886v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870868v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504962v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720420v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668796v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274572v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barril" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04391102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274528v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391147v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969553v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Potin Finette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016327v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.priet.2020.01.0045" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391234v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5679" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01907832v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897320v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190607357.001.0001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881266v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890377v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890395v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062339v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890419v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810177v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830138v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733415v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/edyte_1762-4304_2012_num_13_1_1213" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720411v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486759v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544656v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496482v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486764v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504984v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455544v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404054v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350707v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350634v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350722v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350683v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213505v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171563v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171585v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213486v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364589v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392925v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982844v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darnoux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964948v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955328v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912563v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964952v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955325v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964941v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964939v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443969v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148220v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973016v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barracchini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973018v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559370v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/medihal-01214493v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dreyfus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lhy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14m7p" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hugerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120t1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Letscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Collange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.242.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brancelj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mabboux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-021-6723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13505033.2020.1860329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8384" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2021.100411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15022250.2021.1879670" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8383" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malgat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Picco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5842" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066476ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2019.1620832" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4653" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18620" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kranjc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP417.10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868140v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wienin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823181v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720894v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cachat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806185v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00566412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395618v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00448887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00169410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392916v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Amiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aube" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fromento" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gignoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beno&#238;t Guillaume Drouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777218v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349434v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806097v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909691v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00908996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pasquier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405844v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443954v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264158v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148090v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00172868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158564v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141577v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00265991v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudy Doumit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choppy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauquis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128258v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148117v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394110v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274515v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Massart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890457v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02009886v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870868v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720420v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504962v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668796v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274572v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barril" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04391102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274528v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391147v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969553v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Potin Finette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016327v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.priet.2020.01.0045" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391234v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5679" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385533v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01907832v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897320v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190607357.001.0001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881266v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890377v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890395v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062339v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890419v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810177v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830138v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/edyte_1762-4304_2012_num_13_1_1213" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544656v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486677v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720411v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486759v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496482v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486764v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00504984v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455544v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404054v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350707v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350722v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350634v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00350683v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213505v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171563v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00171585v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213486v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364589v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392925v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982844v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darnoux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964948v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955328v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912563v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964952v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955325v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964941v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964939v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00443969v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148220v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973016v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barracchini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973018v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559370v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/medihal-01214493v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>