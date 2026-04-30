--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,123 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christophe Geneste </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">christophe-geneste</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-6549-0330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -152,521 +161,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.109518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of milk constituents on critical conditions and deposit structure in skimmilk microfiltration (0.1 µm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jimenez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehainault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61, pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2007.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioréacteur anaerobie à membrane pour le traitement d'effluents laitiers : mécanismes de colmatage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arros-Alilèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of submicronic particles in the milk fat globule size distribution upon mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 82, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -676,779 +685,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized soil biodiversity database to describe ecological status and soil health (MINOTAUR database)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekaran Murugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mittmannsgruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de certification ISO 9001 de la Plateforme LAIT de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioréacteur anaerobie à membrane pour le traitement d'effluents laitiers : mécanismes de colmatage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arros-Alilèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mempro 3 (Congrès dans le domaine du Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDS'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1458,150 +1467,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic control of a crossflow microfiltration pilot plant at low transmembrane pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatic control of food and biological processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1611,227 +1620,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du pôle analytique UMR SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données (PGD) de la plateforme MEANS INRAE - CIRAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1899,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61E40784"/>
+    <w:nsid w:val="5FD87FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2130,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-geneste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6549-0330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehainault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fromont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.09.023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arros-Alil&#232;che" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Camier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873106v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-geneste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6549-0330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehainault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arros-Alil&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Camier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873106v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>