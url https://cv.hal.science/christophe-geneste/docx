--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD87FB5"/>
+    <w:nsid w:val="9D13470A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>